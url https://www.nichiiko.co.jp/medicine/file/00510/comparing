--- v0 (2026-05-05)
+++ v1 (2026-07-13)
@@ -4,85 +4,85 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\soneda2561\Desktop\改訂品目\新薬価\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\soneda2561\Desktop\比較表改訂品目\比較表改訂\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{140F1D61-10A3-4FF5-85EB-614F5F61D8E5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C0747401-D5E9-4E37-942C-1E254177016D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="1440" yWindow="1920" windowWidth="21600" windowHeight="13356" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="2352" yWindow="516" windowWidth="17280" windowHeight="9660" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="4291461A2028" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'4291461A2028'!$A$1:$C$20</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="39">
   <si>
     <t>製品別比較表（標準品との比較）（案）</t>
     <rPh sb="0" eb="2">
       <t>セイヒン</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ベツ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ヒカク</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>ヒョウ</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>ヒョウジュン</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>ヒン</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>ヒカク</t>
     </rPh>
     <rPh sb="16" eb="17">
       <t>アン</t>
@@ -381,67 +381,50 @@
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Century"/>
         <family val="1"/>
       </rPr>
       <t>Vascular Endothelial Growth Factor</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>（血管内皮増殖因子）</t>
     </r>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t xml:space="preserve">
 </t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t xml:space="preserve">
-[...15 lines deleted...]
-  <si>
     <r>
       <t>pH</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>：</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Century"/>
         <family val="1"/>
       </rPr>
       <t>6.0</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
@@ -552,386 +535,531 @@
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Century"/>
         <family val="1"/>
       </rPr>
       <t>1</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>（生理食塩液に対する比）</t>
     </r>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>生物学的同等性試験（健康成人男性）
 「後発医薬品の生物学的同等性試験ガイドライン」に従った本剤と先行バイオ医薬品の生物学的同等性試験の結果，両製剤は生物学的に同等であると確認された。</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t xml:space="preserve">
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>トレハロース水和物　</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>960mg</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>，リン酸二水素ナトリウム一水和物　</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>92.8mg</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>，無水リン酸一水素ナトリウム　</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>19.2mg</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>，ポリソルベート</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>20</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>　</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>6.4mg</t>
+    </r>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">生物由来製品，劇薬，処方箋医薬品
 </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>2</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>～</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>8</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>℃　</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>36</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>ヵ月</t>
+    </r>
+    <rPh sb="0" eb="2">
+      <t>セイブツ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>ユライ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>セイヒン</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>ゲキヤク</t>
+    </rPh>
+    <rPh sb="10" eb="13">
+      <t>ショホウセン</t>
+    </rPh>
+    <rPh sb="13" eb="16">
+      <t>イヤクヒン</t>
+    </rPh>
+    <rPh sb="25" eb="26">
+      <t>ゲツ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <r>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>バイアル中「ベバシズマブ（遺伝子組換え）［ベバシズマブ後続</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>3</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>］」</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>400mg/16mL</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>含有</t>
+    </r>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <r>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>バイアル中「ベバシズマブ（遺伝子組換え）」</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>400mg/16mL</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>含有</t>
+    </r>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>【＿は標準品のみ】</t>
+    <rPh sb="3" eb="5">
+      <t>ヒョウジュン</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>ヒン</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <r>
+      <t>22,234</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>円／</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>400mg16mL1</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>瓶</t>
+    </r>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <r>
+      <t>56,525</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>円／</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>400mg16mL1</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>瓶</t>
+    </r>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <r>
+      <t>2026</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>6</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>月改訂</t>
+    </r>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <r>
       <t xml:space="preserve">①治癒切除不能な進行・再発の結腸・直腸癌
 ②扁平上皮癌を除く切除不能な進行・再発の非小細胞肺癌
 ③手術不能又は再発乳癌
 </t>
     </r>
     <r>
       <rPr>
         <u/>
         <sz val="10"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>④悪性神経膠腫</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
+      <t>，　　　　　</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>⑤卵巣癌</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>，　　　　　</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>⑥進行又は再発の子宮頸癌</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t xml:space="preserve">，
+</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>⑦切除不能な肝細胞癌</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
       <t>，　　</t>
     </r>
     <r>
       <rPr>
         <u/>
         <sz val="10"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
-      <t>⑤卵巣癌</t>
-[...142 lines deleted...]
-      <t xml:space="preserve">生物由来製品，劇薬，処方箋医薬品
+      <t>⑧神経線維腫症</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>2</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>型</t>
+    </r>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
-        <sz val="10"/>
-[...148 lines deleted...]
-      <t>含有</t>
+        <sz val="9"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
     </r>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>①：他の抗悪性腫瘍剤との併用において，通常，成人にはベバシズマブ（遺伝子組換え）として</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Century"/>
         <family val="1"/>
       </rPr>
       <t>1</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="ＭＳ 明朝"/>
@@ -1439,165 +1567,170 @@
         <u/>
         <sz val="10"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>（体重）を点滴静脈内注射する。投与間隔は</t>
     </r>
     <r>
       <rPr>
         <u/>
         <sz val="10"/>
         <rFont val="Century"/>
         <family val="1"/>
       </rPr>
       <t>3</t>
     </r>
     <r>
       <rPr>
         <u/>
         <sz val="10"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
-      <t>週間以上とする。</t>
-[...106 lines deleted...]
-    </r>
+      <t xml:space="preserve">週間以上とする。
+</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <rFont val="Segoe UI Symbol"/>
+        <family val="1"/>
+      </rPr>
+      <t>⑧</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>通常、成人にはベバシズマブ（遺伝子組換え）として</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>回</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>5mg/kg</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>（体重）を</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>2</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>週間間隔で点滴静脈内注射する。</t>
+    </r>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>水性注射剤</t>
+    <rPh sb="0" eb="5">
+      <t>スイセイチュウシャザイ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>注射剤（バイアル）</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>無色～帯黄色又は帯褐色の乳白光を呈する液</t>
+  </si>
+  <si>
+    <t>澄明～乳白光を呈する，無色～微褐色の液</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="20" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
@@ -1669,50 +1802,61 @@
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Century"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <name val="Century"/>
       <family val="1"/>
     </font>
+    <font>
+      <sz val="9"/>
+      <name val="Century"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="Segoe UI Symbol"/>
+      <family val="1"/>
+    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="29">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
@@ -2153,62 +2297,50 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="16" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="27" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="28" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="2" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="23" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
@@ -2243,50 +2375,62 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="15" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="24" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="25" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="26" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 4" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -2307,51 +2451,51 @@
       <xdr:colOff>2305050</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>1299108</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="図 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{85C75060-A810-4BF2-8A87-324B04212715}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="1314450" y="7035800"/>
+          <a:off x="1311910" y="7847330"/>
           <a:ext cx="1816100" cy="1102258"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
@@ -2603,248 +2747,252 @@
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet6"/>
   <dimension ref="A1:G52"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.8" x14ac:dyDescent="0.45"/>
   <cols>
     <col min="1" max="1" width="10.796875" style="2" customWidth="1"/>
     <col min="2" max="3" width="38.296875" style="2" customWidth="1"/>
     <col min="4" max="5" width="9" style="2"/>
     <col min="6" max="16384" width="9" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="16.2" x14ac:dyDescent="0.45">
-      <c r="A1" s="35" t="s">
+      <c r="A1" s="32" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="36"/>
-      <c r="C1" s="36"/>
+      <c r="B1" s="33"/>
+      <c r="C1" s="33"/>
       <c r="D1" s="1"/>
     </row>
     <row r="2" spans="1:7" ht="14.4" thickBot="1" x14ac:dyDescent="0.5">
       <c r="A2" s="1"/>
       <c r="B2" s="18"/>
       <c r="C2" s="19" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="D2" s="18"/>
       <c r="E2" s="20"/>
       <c r="F2" s="20"/>
       <c r="G2" s="20"/>
     </row>
     <row r="3" spans="1:7" ht="14.4" thickBot="1" x14ac:dyDescent="0.5">
       <c r="A3" s="5"/>
       <c r="B3" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="7" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="1"/>
     </row>
     <row r="4" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A4" s="8" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C4" s="10" t="s">
         <v>17</v>
       </c>
       <c r="D4" s="4"/>
       <c r="E4" s="3"/>
     </row>
     <row r="5" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A5" s="11" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="12" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="13"/>
       <c r="D5" s="4"/>
       <c r="E5" s="3"/>
     </row>
     <row r="6" spans="1:7" ht="27.6" x14ac:dyDescent="0.45">
       <c r="A6" s="11" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="12" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="C6" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="D6" s="4"/>
       <c r="E6" s="3"/>
     </row>
     <row r="7" spans="1:7" ht="27.6" x14ac:dyDescent="0.45">
       <c r="A7" s="11" t="s">
         <v>6</v>
       </c>
-      <c r="B7" s="47" t="s">
+      <c r="B7" s="44" t="s">
         <v>18</v>
       </c>
-      <c r="C7" s="48"/>
+      <c r="C7" s="45"/>
       <c r="D7" s="4" t="s">
         <v>19</v>
       </c>
       <c r="E7" s="3"/>
     </row>
     <row r="8" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A8" s="11" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="12" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="C8" s="13" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="D8" s="4"/>
       <c r="E8" s="3"/>
     </row>
-    <row r="9" spans="1:7" ht="52.8" x14ac:dyDescent="0.45">
-      <c r="A9" s="39" t="s">
+    <row r="9" spans="1:7" ht="60.6" x14ac:dyDescent="0.45">
+      <c r="A9" s="36" t="s">
         <v>8</v>
       </c>
-      <c r="B9" s="37" t="s">
-[...2 lines deleted...]
-      <c r="C9" s="38"/>
+      <c r="B9" s="34" t="s">
+        <v>31</v>
+      </c>
+      <c r="C9" s="35"/>
       <c r="D9" s="18" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E9" s="3"/>
     </row>
     <row r="10" spans="1:7" x14ac:dyDescent="0.45">
-      <c r="A10" s="42"/>
+      <c r="A10" s="39"/>
       <c r="B10" s="21"/>
-      <c r="C10" s="34" t="s">
-        <v>33</v>
+      <c r="C10" s="31" t="s">
+        <v>27</v>
       </c>
       <c r="D10" s="18"/>
       <c r="E10" s="3"/>
     </row>
-    <row r="11" spans="1:7" ht="224.4" x14ac:dyDescent="0.45">
-      <c r="A11" s="43" t="s">
+    <row r="11" spans="1:7" ht="228.6" x14ac:dyDescent="0.45">
+      <c r="A11" s="40" t="s">
         <v>9</v>
       </c>
-      <c r="B11" s="45" t="s">
-[...2 lines deleted...]
-      <c r="C11" s="46"/>
+      <c r="B11" s="42" t="s">
+        <v>33</v>
+      </c>
+      <c r="C11" s="43"/>
       <c r="D11" s="18" t="s">
-        <v>25</v>
+        <v>34</v>
       </c>
       <c r="E11" s="3"/>
     </row>
     <row r="12" spans="1:7" x14ac:dyDescent="0.45">
-      <c r="A12" s="44"/>
+      <c r="A12" s="41"/>
       <c r="B12" s="22"/>
-      <c r="C12" s="34" t="s">
-        <v>33</v>
+      <c r="C12" s="31" t="s">
+        <v>27</v>
       </c>
       <c r="D12" s="18"/>
       <c r="E12" s="3"/>
     </row>
     <row r="13" spans="1:7" ht="52.8" x14ac:dyDescent="0.45">
       <c r="A13" s="11" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="23" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>23</v>
+      </c>
+      <c r="C13" s="30" t="s">
+        <v>23</v>
       </c>
       <c r="D13" s="18"/>
       <c r="E13" s="3"/>
     </row>
     <row r="14" spans="1:7" ht="26.4" x14ac:dyDescent="0.45">
       <c r="A14" s="11" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="24" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="C14" s="25" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="D14" s="18"/>
       <c r="E14" s="3"/>
     </row>
-    <row r="15" spans="1:7" ht="24" x14ac:dyDescent="0.45">
-      <c r="A15" s="39" t="s">
+    <row r="15" spans="1:7" x14ac:dyDescent="0.45">
+      <c r="A15" s="36" t="s">
         <v>12</v>
       </c>
-      <c r="B15" s="26" t="s">
-[...3 lines deleted...]
-        <v>27</v>
+      <c r="B15" s="46" t="s">
+        <v>35</v>
+      </c>
+      <c r="C15" s="29" t="s">
+        <v>36</v>
       </c>
       <c r="D15" s="18"/>
       <c r="E15" s="3"/>
     </row>
-    <row r="16" spans="1:7" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C16" s="28"/>
+    <row r="16" spans="1:7" x14ac:dyDescent="0.15">
+      <c r="A16" s="37"/>
+      <c r="B16" s="47" t="s">
+        <v>37</v>
+      </c>
+      <c r="C16" s="48" t="s">
+        <v>38</v>
+      </c>
       <c r="D16" s="18"/>
       <c r="E16" s="3"/>
     </row>
     <row r="17" spans="1:5" ht="27" thickBot="1" x14ac:dyDescent="0.5">
-      <c r="A17" s="41"/>
-[...4 lines deleted...]
-        <v>23</v>
+      <c r="A17" s="38"/>
+      <c r="B17" s="26" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="27" t="s">
+        <v>21</v>
       </c>
       <c r="D17" s="18"/>
       <c r="E17" s="3"/>
     </row>
     <row r="18" spans="1:5" ht="151.19999999999999" x14ac:dyDescent="0.45">
       <c r="A18" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="B18" s="31" t="s">
-        <v>24</v>
+      <c r="B18" s="28" t="s">
+        <v>22</v>
       </c>
       <c r="C18" s="17"/>
       <c r="D18" s="18"/>
       <c r="E18" s="3"/>
     </row>
     <row r="19" spans="1:5" ht="14.4" thickBot="1" x14ac:dyDescent="0.5">
       <c r="A19" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B19" s="15"/>
       <c r="C19" s="16"/>
       <c r="D19" s="4"/>
       <c r="E19" s="3"/>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.45">
       <c r="A20" s="1"/>
       <c r="B20" s="4"/>
       <c r="C20" s="4"/>
       <c r="D20" s="4"/>
       <c r="E20" s="3"/>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.45">
       <c r="B21" s="3"/>
       <c r="C21" s="3"/>
       <c r="D21" s="3"/>
@@ -3071,29 +3219,30 @@
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>4291461A2028</vt:lpstr>
       <vt:lpstr>'4291461A2028'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>日医工株式会社</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>製品別比較表</dc:title>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>