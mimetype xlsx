--- v0 (2026-05-05)
+++ v1 (2026-09-03)
@@ -1,59 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\soneda2561\Desktop\改訂品目\新薬価\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\soneda2561\Desktop\マル特_比較表改訂\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{8F55030B-B823-4C01-B9A1-F515BA171F85}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9B6B831A-F19C-420D-9E67-86F4FE204B74}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="384" yWindow="384" windowWidth="21600" windowHeight="13356" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="4404" yWindow="1836" windowWidth="17280" windowHeight="10680" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="2325003F1261" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'2325003F1261'!$A$1:$C$19</definedName>
   </definedNames>
   <calcPr calcId="191029" calcMode="manual"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
@@ -225,119 +226,77 @@
       <rPr>
         <sz val="11"/>
         <rFont val="Century"/>
         <family val="1"/>
       </rPr>
       <t>10mg</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>含有</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
-      <t>白色のフィルムコーティング錠</t>
-[...9 lines deleted...]
-      </rPr>
       <t>糖衣錠　白色～微黄白色</t>
-    </r>
-[...17 lines deleted...]
-      <t>n468</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>【標準品と同じ】</t>
     </r>
     <rPh sb="1" eb="3">
       <t>ヒョウジュン</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>ヒン</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>オナ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t xml:space="preserve">
 </t>
-    <phoneticPr fontId="2"/>
-[...10 lines deleted...]
-    </r>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>①通常成人にはファモチジンとして</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Century"/>
         <family val="1"/>
       </rPr>
       <t>1</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
@@ -670,172 +629,50 @@
         <sz val="11"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>ガスター錠</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Century"/>
         <family val="1"/>
       </rPr>
       <t>10mg</t>
     </r>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
-      <t>乳糖，リン酸水素カルシウム，セルロース，ヒドロキシプロピルセルロース，無水ケイ酸，ステアリン酸マグネシウム，タルク，酸化チタン</t>
-[...120 lines deleted...]
-      </rPr>
       <t>質量</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Century"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">    </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>　</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Century"/>
         <family val="1"/>
       </rPr>
@@ -1123,107 +960,265 @@
         <charset val="128"/>
       </rPr>
       <t>錠</t>
     </r>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <r>
       <t>2026</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Century"/>
         <family val="1"/>
       </rPr>
-      <t>4</t>
+      <t>7</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>月改訂</t>
     </r>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>無水リン酸水素カルシウム，結晶セルロース，乳糖水和物，ヒドロキシプロピルセルロース，トウモロコシデンプン，軽質無水ケイ酸，ステアリン酸カルシウム，低置換度ヒドロキシプロピルセルロース，白糖，乳酸カルシウム水和物，マクロゴール，酸化チタン，タルク，カルナウバロウ</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>白色～微黄白色のフィルムコーティング錠</t>
+    <rPh sb="3" eb="4">
+      <t>ビ</t>
+    </rPh>
+    <rPh sb="4" eb="7">
+      <t>オウハクショク</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>質量　</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>　　直径　　</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t xml:space="preserve">　厚さ
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>115mg</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>　　</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> 6.6mm</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>　</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>　</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>3.1mm</t>
+    </r>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>乳糖水和物，結晶セルロース，無水リン酸水素カルシウム，ヒドロキシプロピルセルロース，カルメロースカルシウム，ステアリン酸マグネシウム，ヒプロメロース，酸化チタン，マクロゴール6000</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>識別コード（</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>PTP</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>）：</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>tFMT 10mg</t>
+    </r>
+    <phoneticPr fontId="2"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="15" x14ac:knownFonts="1">
+  <fonts count="16" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Century"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Century"/>
       <family val="1"/>
-    </font>
-[...5 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
@@ -1238,50 +1233,62 @@
       <vertAlign val="subscript"/>
       <sz val="11"/>
       <name val="Century"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <name val="Century"/>
+      <family val="1"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Century"/>
+      <family val="1"/>
+      <charset val="128"/>
+    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="28">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
@@ -1609,422 +1616,423 @@
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
   <cellXfs count="52">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...15 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="22" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="20" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="21" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="22" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="24" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="25" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="26" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="27" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-      <protection locked="0"/>
-[...6 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="16" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="2" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="2" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="26" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="16" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="23" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...15 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="23" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="17" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="18" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="19" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 4" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-  <xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>50800</xdr:rowOff>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>228600</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>221568</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>1</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>454660</xdr:rowOff>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>2768728</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>1676399</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Picture 3">
+        <xdr:cNvPr id="5" name="図 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8B9AE555-A71A-72E6-AB80-732921DA3395}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
+        <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="1631949" y="5524500"/>
-          <a:ext cx="1402080" cy="403860"/>
+          <a:off x="3992880" y="6660468"/>
+          <a:ext cx="2540128" cy="1454831"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>2</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>172321</xdr:rowOff>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>472440</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>7620</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>2</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>1651000</xdr:rowOff>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>2383618</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>449580</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="図 2">
+        <xdr:cNvPr id="7" name="図 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A696FC4-0B66-85E5-67FA-F24859D91169}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9841F708-BFE6-2BE4-52FA-C008F6C0F272}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="4044951" y="6655671"/>
-          <a:ext cx="2315922" cy="1478679"/>
+          <a:off x="1325880" y="5433060"/>
+          <a:ext cx="1911178" cy="441960"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>342900</xdr:colOff>
+      <xdr:colOff>228600</xdr:colOff>
       <xdr:row>17</xdr:row>
-      <xdr:rowOff>184150</xdr:rowOff>
+      <xdr:rowOff>175261</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>2715478</xdr:colOff>
+      <xdr:colOff>2691913</xdr:colOff>
       <xdr:row>17</xdr:row>
-      <xdr:rowOff>1574799</xdr:rowOff>
+      <xdr:rowOff>1592581</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4" name="図 3">
+        <xdr:cNvPr id="2" name="図 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6AF0A054-018C-EFE2-1DA5-F30ED7BC5984}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{32F60E31-8C38-7952-3A16-93456C974EAF}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="1200150" y="6667500"/>
-          <a:ext cx="2372578" cy="1390649"/>
+          <a:off x="1082040" y="6614161"/>
+          <a:ext cx="2463313" cy="1417320"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
@@ -2275,264 +2283,264 @@
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet6"/>
   <dimension ref="A1:G47"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.8" x14ac:dyDescent="0.45"/>
   <cols>
     <col min="1" max="1" width="11.19921875" style="2" customWidth="1"/>
     <col min="2" max="3" width="38.19921875" style="2" customWidth="1"/>
     <col min="4" max="5" width="9" style="2"/>
     <col min="6" max="16384" width="9" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="16.2" x14ac:dyDescent="0.45">
-      <c r="A1" s="37" t="s">
-[...3 lines deleted...]
-      <c r="C1" s="38"/>
+      <c r="A1" s="36" t="s">
+        <v>27</v>
+      </c>
+      <c r="B1" s="37"/>
+      <c r="C1" s="37"/>
       <c r="D1" s="1"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
     </row>
     <row r="2" spans="1:7" ht="14.4" thickBot="1" x14ac:dyDescent="0.5">
       <c r="A2" s="1"/>
-      <c r="B2" s="26"/>
+      <c r="B2" s="21"/>
       <c r="C2" s="5" t="s">
-        <v>37</v>
-[...4 lines deleted...]
-      <c r="G2" s="30"/>
+        <v>32</v>
+      </c>
+      <c r="D2" s="21"/>
+      <c r="E2" s="25"/>
+      <c r="F2" s="25"/>
+      <c r="G2" s="25"/>
     </row>
     <row r="3" spans="1:7" ht="14.4" thickBot="1" x14ac:dyDescent="0.5">
-      <c r="A3" s="19"/>
-      <c r="B3" s="16" t="s">
+      <c r="A3" s="17"/>
+      <c r="B3" s="15" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="6" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="1"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
     </row>
     <row r="4" spans="1:7" x14ac:dyDescent="0.45">
-      <c r="A4" s="18" t="s">
+      <c r="A4" s="16" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="C4" s="8" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="D4" s="4"/>
       <c r="E4" s="3"/>
     </row>
     <row r="5" spans="1:7" x14ac:dyDescent="0.45">
-      <c r="A5" s="32" t="s">
+      <c r="A5" s="27" t="s">
         <v>3</v>
       </c>
-      <c r="B5" s="33" t="s">
+      <c r="B5" s="28" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="9"/>
       <c r="D5" s="4"/>
       <c r="E5" s="3"/>
     </row>
     <row r="6" spans="1:7" x14ac:dyDescent="0.45">
-      <c r="A6" s="32" t="s">
+      <c r="A6" s="27" t="s">
         <v>4</v>
       </c>
-      <c r="B6" s="50" t="s">
+      <c r="B6" s="49" t="s">
         <v>15</v>
       </c>
-      <c r="C6" s="51"/>
+      <c r="C6" s="50"/>
       <c r="D6" s="4"/>
       <c r="E6" s="3"/>
     </row>
     <row r="7" spans="1:7" x14ac:dyDescent="0.45">
-      <c r="A7" s="32" t="s">
+      <c r="A7" s="27" t="s">
         <v>5</v>
       </c>
-      <c r="B7" s="50" t="s">
-[...2 lines deleted...]
-      <c r="C7" s="51"/>
+      <c r="B7" s="49" t="s">
+        <v>26</v>
+      </c>
+      <c r="C7" s="50"/>
       <c r="D7" s="4"/>
       <c r="E7" s="3"/>
     </row>
     <row r="8" spans="1:7" x14ac:dyDescent="0.45">
-      <c r="A8" s="32" t="s">
+      <c r="A8" s="27" t="s">
         <v>6</v>
       </c>
-      <c r="B8" s="36" t="s">
-        <v>36</v>
+      <c r="B8" s="31" t="s">
+        <v>31</v>
       </c>
       <c r="C8" s="9" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="D8" s="4"/>
       <c r="E8" s="3"/>
     </row>
     <row r="9" spans="1:7" ht="55.2" x14ac:dyDescent="0.45">
-      <c r="A9" s="44" t="s">
+      <c r="A9" s="43" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="39" t="s">
-[...2 lines deleted...]
-      <c r="C9" s="40"/>
+      <c r="B9" s="38" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="39"/>
       <c r="D9" s="4" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="E9" s="3"/>
     </row>
     <row r="10" spans="1:7" x14ac:dyDescent="0.45">
-      <c r="A10" s="45"/>
+      <c r="A10" s="44"/>
       <c r="B10" s="4"/>
-      <c r="C10" s="28" t="s">
+      <c r="C10" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="D10" s="22"/>
+      <c r="E10" s="3"/>
+    </row>
+    <row r="11" spans="1:7" ht="96.6" x14ac:dyDescent="0.45">
+      <c r="A11" s="45" t="s">
+        <v>8</v>
+      </c>
+      <c r="B11" s="47" t="s">
         <v>19</v>
       </c>
-      <c r="D10" s="27"/>
-[...9 lines deleted...]
-      <c r="C11" s="49"/>
+      <c r="C11" s="48"/>
       <c r="D11" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="E11" s="3"/>
+    </row>
+    <row r="12" spans="1:7" x14ac:dyDescent="0.45">
+      <c r="A12" s="46"/>
+      <c r="B12" s="24"/>
+      <c r="C12" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="D12" s="22"/>
+      <c r="E12" s="3"/>
+    </row>
+    <row r="13" spans="1:7" ht="92.4" x14ac:dyDescent="0.45">
+      <c r="A13" s="27" t="s">
+        <v>9</v>
+      </c>
+      <c r="B13" s="32" t="s">
+        <v>36</v>
+      </c>
+      <c r="C13" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="D13" s="24"/>
+      <c r="E13" s="3"/>
+    </row>
+    <row r="14" spans="1:7" ht="27.6" x14ac:dyDescent="0.45">
+      <c r="A14" s="27" t="s">
+        <v>10</v>
+      </c>
+      <c r="B14" s="29" t="s">
         <v>30</v>
       </c>
-      <c r="E11" s="3"/>
-[...33 lines deleted...]
-      <c r="D14" s="29"/>
+      <c r="C14" s="30" t="s">
+        <v>30</v>
+      </c>
+      <c r="D14" s="24"/>
       <c r="E14" s="3"/>
     </row>
     <row r="15" spans="1:7" x14ac:dyDescent="0.45">
-      <c r="A15" s="41" t="s">
+      <c r="A15" s="40" t="s">
         <v>11</v>
       </c>
-      <c r="B15" s="10" t="s">
+      <c r="B15" s="34" t="s">
+        <v>34</v>
+      </c>
+      <c r="C15" s="10" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
       <c r="D15" s="4"/>
       <c r="E15" s="3"/>
     </row>
     <row r="16" spans="1:7" ht="65.55" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="42"/>
-[...4 lines deleted...]
-        <v>28</v>
+      <c r="A16" s="41"/>
+      <c r="B16" s="18" t="s">
+        <v>35</v>
+      </c>
+      <c r="C16" s="19" t="s">
+        <v>23</v>
       </c>
       <c r="D16" s="4"/>
       <c r="E16" s="3"/>
     </row>
     <row r="17" spans="1:5" ht="14.4" thickBot="1" x14ac:dyDescent="0.5">
-      <c r="A17" s="43"/>
-[...3 lines deleted...]
-      <c r="C17" s="23"/>
+      <c r="A17" s="42"/>
+      <c r="B17" s="35" t="s">
+        <v>37</v>
+      </c>
+      <c r="C17" s="20"/>
       <c r="D17" s="4"/>
       <c r="E17" s="3"/>
     </row>
     <row r="18" spans="1:5" ht="205.2" x14ac:dyDescent="0.45">
-      <c r="A18" s="15" t="s">
+      <c r="A18" s="14" t="s">
         <v>12</v>
       </c>
-      <c r="B18" s="25" t="s">
-[...3 lines deleted...]
-        <v>33</v>
+      <c r="B18" s="51" t="s">
+        <v>29</v>
+      </c>
+      <c r="C18" s="26" t="s">
+        <v>28</v>
       </c>
       <c r="D18" s="4"/>
       <c r="E18" s="3"/>
     </row>
     <row r="19" spans="1:5" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
-      <c r="A19" s="12" t="s">
+      <c r="A19" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="B19" s="13"/>
-[...1 lines deleted...]
-        <v>20</v>
+      <c r="B19" s="12"/>
+      <c r="C19" s="13" t="s">
+        <v>18</v>
       </c>
       <c r="D19" s="4"/>
       <c r="E19" s="3"/>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.45">
       <c r="A20" s="1"/>
       <c r="B20" s="4"/>
       <c r="C20" s="4"/>
       <c r="D20" s="4"/>
       <c r="E20" s="3"/>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.45">
       <c r="B21" s="3"/>
       <c r="C21" s="3"/>
       <c r="D21" s="3"/>
       <c r="E21" s="3"/>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.45">
       <c r="B22" s="3"/>
       <c r="C22" s="3"/>
       <c r="D22" s="3"/>
       <c r="E22" s="3"/>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.45">
       <c r="B23" s="3"/>