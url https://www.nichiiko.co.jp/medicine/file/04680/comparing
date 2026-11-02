--- v1 (2026-09-03)
+++ v2 (2026-11-02)
@@ -1,60 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30326"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\soneda2561\Desktop\マル特_比較表改訂\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\soneda2561\Desktop\比較表改訂品目\比較表改訂\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9B6B831A-F19C-420D-9E67-86F4FE204B74}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B1D74209-AD67-4915-BD8B-7C4E92214BAA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="4404" yWindow="1836" windowWidth="17280" windowHeight="10680" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="960" yWindow="4632" windowWidth="19944" windowHeight="9696" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="2325003F1261" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'2325003F1261'!$A$1:$C$19</definedName>
   </definedNames>
   <calcPr calcId="191029" calcMode="manual"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
@@ -942,82 +942,50 @@
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>円／</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Century"/>
         <family val="1"/>
       </rPr>
       <t>10mg1</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>錠</t>
     </r>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <r>
-[...30 lines deleted...]
-  <si>
     <t>無水リン酸水素カルシウム，結晶セルロース，乳糖水和物，ヒドロキシプロピルセルロース，トウモロコシデンプン，軽質無水ケイ酸，ステアリン酸カルシウム，低置換度ヒドロキシプロピルセルロース，白糖，乳酸カルシウム水和物，マクロゴール，酸化チタン，タルク，カルナウバロウ</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>白色～微黄白色のフィルムコーティング錠</t>
     <rPh sb="3" eb="4">
       <t>ビ</t>
     </rPh>
     <rPh sb="4" eb="7">
       <t>オウハクショク</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
@@ -1098,86 +1066,135 @@
         <rFont val="Century"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">  </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>　</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Century"/>
         <family val="1"/>
       </rPr>
       <t>3.1mm</t>
     </r>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>乳糖水和物，結晶セルロース，無水リン酸水素カルシウム，ヒドロキシプロピルセルロース，カルメロースカルシウム，ステアリン酸マグネシウム，ヒプロメロース，酸化チタン，マクロゴール6000</t>
-[...1 lines deleted...]
-  <si>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>識別コード（</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Century"/>
         <family val="1"/>
       </rPr>
       <t>PTP</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>）：</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Century"/>
         <family val="1"/>
       </rPr>
       <t>tFMT 10mg</t>
+    </r>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <r>
+      <t>2026</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>10</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>月改訂</t>
+    </r>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>乳糖水和物，結晶セルロース，リン酸水素カルシウム，ヒドロキシプロピルセルロース，カルメロースカルシウム，ステアリン酸マグネシウム，ヒプロメロース，酸化チタン，マクロゴール</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>6000</t>
     </r>
     <phoneticPr fontId="2"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="16" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
@@ -1612,51 +1629,51 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="52">
+  <cellXfs count="51">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -1736,70 +1753,70 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="2" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="2" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="26" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="19" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="16" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="23" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
@@ -1814,54 +1831,50 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="18" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-      <protection locked="0"/>
-[...2 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 4" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -2270,77 +2283,77 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet6"/>
   <dimension ref="A1:G47"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection sqref="A1:C1"/>
+    <sheetView tabSelected="1" topLeftCell="A18" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B11" sqref="B11:C11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.8" x14ac:dyDescent="0.45"/>
   <cols>
     <col min="1" max="1" width="11.19921875" style="2" customWidth="1"/>
     <col min="2" max="3" width="38.19921875" style="2" customWidth="1"/>
     <col min="4" max="5" width="9" style="2"/>
     <col min="6" max="16384" width="9" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="16.2" x14ac:dyDescent="0.45">
       <c r="A1" s="36" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="37"/>
       <c r="C1" s="37"/>
       <c r="D1" s="1"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
     </row>
     <row r="2" spans="1:7" ht="14.4" thickBot="1" x14ac:dyDescent="0.5">
       <c r="A2" s="1"/>
       <c r="B2" s="21"/>
       <c r="C2" s="5" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D2" s="21"/>
       <c r="E2" s="25"/>
       <c r="F2" s="25"/>
       <c r="G2" s="25"/>
     </row>
     <row r="3" spans="1:7" ht="14.4" thickBot="1" x14ac:dyDescent="0.5">
       <c r="A3" s="17"/>
       <c r="B3" s="15" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="6" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="1"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
     </row>
     <row r="4" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A4" s="16" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>21</v>
       </c>
@@ -2365,51 +2378,51 @@
       <c r="A6" s="27" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="49" t="s">
         <v>15</v>
       </c>
       <c r="C6" s="50"/>
       <c r="D6" s="4"/>
       <c r="E6" s="3"/>
     </row>
     <row r="7" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A7" s="27" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="49" t="s">
         <v>26</v>
       </c>
       <c r="C7" s="50"/>
       <c r="D7" s="4"/>
       <c r="E7" s="3"/>
     </row>
     <row r="8" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A8" s="27" t="s">
         <v>6</v>
       </c>
-      <c r="B8" s="31" t="s">
+      <c r="B8" s="28" t="s">
         <v>31</v>
       </c>
       <c r="C8" s="9" t="s">
         <v>31</v>
       </c>
       <c r="D8" s="4"/>
       <c r="E8" s="3"/>
     </row>
     <row r="9" spans="1:7" ht="55.2" x14ac:dyDescent="0.45">
       <c r="A9" s="43" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="38" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="39"/>
       <c r="D9" s="4" t="s">
         <v>24</v>
       </c>
       <c r="E9" s="3"/>
     </row>
     <row r="10" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A10" s="44"/>
       <c r="B10" s="4"/>
       <c r="C10" s="23" t="s">
@@ -2422,110 +2435,110 @@
       <c r="A11" s="45" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="47" t="s">
         <v>19</v>
       </c>
       <c r="C11" s="48"/>
       <c r="D11" s="4" t="s">
         <v>25</v>
       </c>
       <c r="E11" s="3"/>
     </row>
     <row r="12" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A12" s="46"/>
       <c r="B12" s="24"/>
       <c r="C12" s="23" t="s">
         <v>17</v>
       </c>
       <c r="D12" s="22"/>
       <c r="E12" s="3"/>
     </row>
     <row r="13" spans="1:7" ht="92.4" x14ac:dyDescent="0.45">
       <c r="A13" s="27" t="s">
         <v>9</v>
       </c>
-      <c r="B13" s="32" t="s">
-[...3 lines deleted...]
-        <v>33</v>
+      <c r="B13" s="31" t="s">
+        <v>37</v>
+      </c>
+      <c r="C13" s="32" t="s">
+        <v>32</v>
       </c>
       <c r="D13" s="24"/>
       <c r="E13" s="3"/>
     </row>
     <row r="14" spans="1:7" ht="27.6" x14ac:dyDescent="0.45">
       <c r="A14" s="27" t="s">
         <v>10</v>
       </c>
       <c r="B14" s="29" t="s">
         <v>30</v>
       </c>
       <c r="C14" s="30" t="s">
         <v>30</v>
       </c>
       <c r="D14" s="24"/>
       <c r="E14" s="3"/>
     </row>
     <row r="15" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A15" s="40" t="s">
         <v>11</v>
       </c>
-      <c r="B15" s="34" t="s">
-        <v>34</v>
+      <c r="B15" s="33" t="s">
+        <v>33</v>
       </c>
       <c r="C15" s="10" t="s">
         <v>16</v>
       </c>
       <c r="D15" s="4"/>
       <c r="E15" s="3"/>
     </row>
     <row r="16" spans="1:7" ht="65.55" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="41"/>
       <c r="B16" s="18" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="C16" s="19" t="s">
         <v>23</v>
       </c>
       <c r="D16" s="4"/>
       <c r="E16" s="3"/>
     </row>
     <row r="17" spans="1:5" ht="14.4" thickBot="1" x14ac:dyDescent="0.5">
       <c r="A17" s="42"/>
-      <c r="B17" s="35" t="s">
-        <v>37</v>
+      <c r="B17" s="34" t="s">
+        <v>35</v>
       </c>
       <c r="C17" s="20"/>
       <c r="D17" s="4"/>
       <c r="E17" s="3"/>
     </row>
     <row r="18" spans="1:5" ht="205.2" x14ac:dyDescent="0.45">
       <c r="A18" s="14" t="s">
         <v>12</v>
       </c>
-      <c r="B18" s="51" t="s">
+      <c r="B18" s="35" t="s">
         <v>29</v>
       </c>
       <c r="C18" s="26" t="s">
         <v>28</v>
       </c>
       <c r="D18" s="4"/>
       <c r="E18" s="3"/>
     </row>
     <row r="19" spans="1:5" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="A19" s="11" t="s">
         <v>13</v>
       </c>
       <c r="B19" s="12"/>
       <c r="C19" s="13" t="s">
         <v>18</v>
       </c>
       <c r="D19" s="4"/>
       <c r="E19" s="3"/>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.45">
       <c r="A20" s="1"/>
       <c r="B20" s="4"/>
       <c r="C20" s="4"/>
       <c r="D20" s="4"/>
       <c r="E20" s="3"/>