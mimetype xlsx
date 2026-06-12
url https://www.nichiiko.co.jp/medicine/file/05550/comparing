--- v0 (2026-05-23)
+++ v1 (2026-06-12)
@@ -8,53 +8,53 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\soneda2561\Desktop\比較表改訂品目\比較表改訂\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0A2E42CD-F6E9-4738-950A-51F26E52F519}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B631AF0E-AA7C-49F8-9EAB-44C0C5C0F27A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="3672" yWindow="2028" windowWidth="17280" windowHeight="10680" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="1704" yWindow="1188" windowWidth="17280" windowHeight="10680" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="2171022F1355" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'2171022F1355'!$A$1:$D$19</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
@@ -2038,144 +2038,83 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 4" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-  <xdr:twoCellAnchor>
-[...59 lines deleted...]
-  </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>454680</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>171450</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1130054</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>1479550</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7" name="図 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5E3F5CA0-6282-DEED-BDC8-42A7B0243248}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2" cstate="print">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="3870980" y="6229350"/>
           <a:ext cx="2288274" cy="1308100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
@@ -2192,63 +2131,246 @@
       <xdr:col>1</xdr:col>
       <xdr:colOff>234950</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>171450</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>2290641</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>1358899</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="8" name="図 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{105B1B20-32A7-3C2D-65C1-631823685844}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="1028700" y="6051550"/>
           <a:ext cx="2055691" cy="1187449"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>358135</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>45720</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>862418</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>513720</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="図 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9E2EA656-05FE-8F25-9007-46D87C6FD083}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1150615" y="4815840"/>
+          <a:ext cx="504283" cy="468000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1066795</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>45720</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1571078</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>513720</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="図 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9CEF233A-2C80-415B-8712-E092EF9EBC0C}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1859275" y="4815840"/>
+          <a:ext cx="504283" cy="468000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1775455</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>68580</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>2220380</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>536580</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="6" name="図 5">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BA89D616-C3BB-7626-7B5E-5392D29DE3A4}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="2567935" y="4838700"/>
+          <a:ext cx="444925" cy="468000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>