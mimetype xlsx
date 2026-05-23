--- v0 (2026-04-29)
+++ v1 (2026-05-23)
@@ -5,83 +5,83 @@
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\soneda2561\Desktop\改訂品目\新薬価\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\soneda2561\Desktop\比較表改訂品目\比較表改訂\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{A37BA355-4764-420C-96AE-248AF336BF5D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CE704EDC-2C7F-474D-BFC2-6DFEB105BA6F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="384" yWindow="384" windowWidth="21600" windowHeight="13356" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="3288" yWindow="1044" windowWidth="17280" windowHeight="10680" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="2171022F6152" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'2171022F6152'!$A$1:$D$19</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
   <si>
     <t>後発品</t>
     <rPh sb="0" eb="2">
       <t>コウハツ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ヒン</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>販売名</t>
     <rPh sb="0" eb="2">
       <t>ハンバイ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>メイ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>製品の性状</t>
     <rPh sb="0" eb="2">
       <t>セイヒン</t>
     </rPh>
@@ -195,78 +195,50 @@
     <t>連絡先</t>
     <rPh sb="0" eb="3">
       <t>レンラクサキ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>日医工株式会社</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
-      <t>持続性</t>
-[...26 lines deleted...]
-      </rPr>
       <t>淡黄色の割線入り素錠</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>識別コード：</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Century"/>
         <family val="1"/>
       </rPr>
       <t>n586</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="ＭＳ 明朝"/>
@@ -1357,61 +1329,62 @@
         <charset val="128"/>
       </rPr>
       <t>錠</t>
     </r>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <r>
       <t>2026</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Century"/>
         <family val="1"/>
       </rPr>
-      <t>4</t>
+      <t>5</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>月改訂</t>
     </r>
+    <phoneticPr fontId="2"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="17" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
@@ -1497,51 +1470,51 @@
       <name val="Century"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Century"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="36">
+  <borders count="38">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
@@ -1940,60 +1913,84 @@
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="69">
+  <cellXfs count="70">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -2209,65 +2206,67 @@
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="16" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="17" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...6 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="36" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="37" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 4" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/></Relationships>
@@ -2663,263 +2662,261 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet6"/>
   <dimension ref="A1:G47"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.19921875" defaultRowHeight="13.8" x14ac:dyDescent="0.45"/>
   <cols>
     <col min="1" max="1" width="10.3984375" style="12" customWidth="1"/>
     <col min="2" max="2" width="34.3984375" style="12" customWidth="1"/>
     <col min="3" max="4" width="21.19921875" style="12" customWidth="1"/>
     <col min="5" max="5" width="8.19921875" style="12"/>
     <col min="6" max="16384" width="8.19921875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="16.2" x14ac:dyDescent="0.45">
       <c r="A1" s="49" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B1" s="50"/>
       <c r="C1" s="50"/>
       <c r="D1" s="50"/>
       <c r="E1" s="1"/>
       <c r="F1" s="12"/>
       <c r="G1" s="12"/>
     </row>
     <row r="2" spans="1:7" ht="14.4" thickBot="1" x14ac:dyDescent="0.5">
       <c r="A2" s="1"/>
       <c r="B2" s="30"/>
       <c r="C2" s="30"/>
       <c r="D2" s="4" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="E2" s="30"/>
       <c r="F2" s="42"/>
       <c r="G2" s="42"/>
     </row>
     <row r="3" spans="1:7" ht="14.4" thickBot="1" x14ac:dyDescent="0.5">
       <c r="A3" s="20"/>
       <c r="B3" s="21" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="51" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="52"/>
       <c r="E3" s="1"/>
       <c r="F3" s="12"/>
       <c r="G3" s="12"/>
     </row>
     <row r="4" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A4" s="16" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="17" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="C4" s="18" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D4" s="19" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="E4" s="3"/>
     </row>
     <row r="5" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A5" s="36" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="37" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="38"/>
       <c r="D5" s="39"/>
       <c r="E5" s="3"/>
     </row>
     <row r="6" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A6" s="36" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="62" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C6" s="63"/>
       <c r="D6" s="64"/>
       <c r="E6" s="3"/>
     </row>
-    <row r="7" spans="1:7" x14ac:dyDescent="0.45">
+    <row r="7" spans="1:7" ht="13.8" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A7" s="36" t="s">
         <v>6</v>
       </c>
-      <c r="B7" s="37" t="s">
-[...5 lines deleted...]
-      <c r="D7" s="66"/>
+      <c r="B7" s="67" t="s">
+        <v>31</v>
+      </c>
+      <c r="C7" s="68"/>
+      <c r="D7" s="69"/>
       <c r="E7" s="3"/>
     </row>
     <row r="8" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A8" s="36" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="44" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="C8" s="45" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D8" s="46" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E8" s="3"/>
     </row>
     <row r="9" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A9" s="58" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="53" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C9" s="53"/>
       <c r="D9" s="54"/>
       <c r="E9" s="3"/>
     </row>
     <row r="10" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A10" s="59"/>
       <c r="B10" s="6"/>
       <c r="C10" s="31"/>
       <c r="D10" s="7" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="E10" s="3"/>
     </row>
     <row r="11" spans="1:7" ht="82.8" x14ac:dyDescent="0.45">
       <c r="A11" s="60" t="s">
         <v>9</v>
       </c>
-      <c r="B11" s="67" t="s">
-[...3 lines deleted...]
-      <c r="D11" s="68"/>
+      <c r="B11" s="65" t="s">
+        <v>32</v>
+      </c>
+      <c r="C11" s="65"/>
+      <c r="D11" s="66"/>
       <c r="E11" s="3" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="12" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A12" s="61"/>
       <c r="B12" s="8"/>
       <c r="C12" s="32"/>
       <c r="D12" s="9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="E12" s="3"/>
     </row>
     <row r="13" spans="1:7" ht="153.6" x14ac:dyDescent="0.45">
       <c r="A13" s="36" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="33" t="s">
+        <v>23</v>
+      </c>
+      <c r="C13" s="34" t="s">
         <v>24</v>
       </c>
-      <c r="C13" s="34" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D13" s="35" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="E13" s="3"/>
     </row>
     <row r="14" spans="1:7" ht="27" x14ac:dyDescent="0.45">
       <c r="A14" s="36" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="40" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="C14" s="22" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D14" s="23" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E14" s="3"/>
     </row>
     <row r="15" spans="1:7" ht="26.4" x14ac:dyDescent="0.45">
       <c r="A15" s="55" t="s">
         <v>2</v>
       </c>
       <c r="B15" s="41" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="C15" s="15" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D15" s="13" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="E15" s="3"/>
     </row>
     <row r="16" spans="1:7" ht="69" x14ac:dyDescent="0.25">
       <c r="A16" s="56"/>
       <c r="B16" s="24" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C16" s="25" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D16" s="26" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="E16" s="3"/>
     </row>
     <row r="17" spans="1:5" ht="14.4" thickBot="1" x14ac:dyDescent="0.5">
       <c r="A17" s="57"/>
       <c r="B17" s="27" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C17" s="28"/>
       <c r="D17" s="29"/>
       <c r="E17" s="3"/>
     </row>
     <row r="18" spans="1:5" ht="181.2" x14ac:dyDescent="0.45">
       <c r="A18" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B18" s="43" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="C18" s="47"/>
       <c r="D18" s="48"/>
       <c r="E18" s="3"/>
     </row>
     <row r="19" spans="1:5" ht="14.4" thickBot="1" x14ac:dyDescent="0.5">
       <c r="A19" s="14" t="s">
         <v>13</v>
       </c>
       <c r="B19" s="10"/>
       <c r="C19" s="10"/>
       <c r="D19" s="11"/>
       <c r="E19" s="3"/>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.45">
       <c r="A20" s="1"/>
       <c r="B20" s="3"/>
       <c r="C20" s="3"/>
       <c r="D20" s="3"/>
       <c r="E20" s="3"/>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.45">
       <c r="B21" s="2"/>
       <c r="C21" s="2"/>
       <c r="D21" s="2"/>
@@ -3070,52 +3067,52 @@
       <c r="E45" s="2"/>
     </row>
     <row r="46" spans="2:5" x14ac:dyDescent="0.45">
       <c r="B46" s="2"/>
       <c r="C46" s="2"/>
       <c r="D46" s="2"/>
       <c r="E46" s="2"/>
     </row>
     <row r="47" spans="2:5" x14ac:dyDescent="0.45">
       <c r="B47" s="2"/>
       <c r="C47" s="2"/>
       <c r="D47" s="2"/>
       <c r="E47" s="2"/>
     </row>
   </sheetData>
   <sheetProtection formatCells="0" formatRows="0" insertHyperlinks="0" sort="0" autoFilter="0" pivotTables="0"/>
   <mergeCells count="10">
     <mergeCell ref="C18:D18"/>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="C3:D3"/>
     <mergeCell ref="B9:D9"/>
     <mergeCell ref="A15:A17"/>
     <mergeCell ref="A9:A10"/>
     <mergeCell ref="A11:A12"/>
     <mergeCell ref="B6:D6"/>
-    <mergeCell ref="C7:D7"/>
     <mergeCell ref="B11:D11"/>
+    <mergeCell ref="B7:D7"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>