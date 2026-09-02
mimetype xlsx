--- v0 (2026-05-01)
+++ v1 (2026-09-02)
@@ -1,86 +1,87 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\soneda2561\Desktop\改訂品目\新薬価\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\soneda2561\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{66706CB0-9C63-4F76-A260-A887DFA4A240}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5B07ECAF-66EF-4D76-8679-15BFAC645E9F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="1440" yWindow="1920" windowWidth="21600" windowHeight="13356" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="7968" yWindow="1332" windowWidth="17280" windowHeight="10680" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="2189015F2127" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'2189015F2127'!$A$1:$C$19</definedName>
   </definedNames>
   <calcPr calcId="191029" calcMode="manual"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="40">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="39">
   <si>
     <t>後発品</t>
     <rPh sb="0" eb="2">
       <t>コウハツ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ヒン</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>標準品</t>
     <rPh sb="0" eb="2">
       <t>ヒョウジュン</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ヒン</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>販売名</t>
     <rPh sb="0" eb="2">
       <t>ハンバイ</t>
     </rPh>
@@ -236,165 +237,76 @@
       <rPr>
         <sz val="11"/>
         <rFont val="Century"/>
         <family val="1"/>
       </rPr>
       <t>80</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>，ヒドロキシプロピルセルロース，ステアリン酸マグネシウム，ヒプロメロース，マクロゴール，酸化チタン，タルク</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
-      <t>白色のフィルムコーティング錠</t>
-[...9 lines deleted...]
-      </rPr>
       <t>フィルムコーティング錠　白色</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>【標準品と同じ】</t>
     </r>
     <rPh sb="1" eb="3">
       <t>ヒョウジュン</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>ヒン</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>オナ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <r>
-      <t>1</t>
-[...76 lines deleted...]
-    <r>
       <rPr>
         <sz val="11"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>識別コード：アトルバスタチン　</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Century"/>
         <family val="1"/>
       </rPr>
       <t>10</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>　日医工</t>
     </r>
@@ -433,141 +345,76 @@
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>リピトール錠</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Century"/>
         <family val="1"/>
       </rPr>
       <t>10mg</t>
     </r>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t xml:space="preserve">
 </t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t xml:space="preserve">
-[...8 lines deleted...]
-  <si>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>処方箋医薬品
 室温保存　</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Century"/>
         <family val="1"/>
       </rPr>
       <t>3</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>年</t>
-    </r>
-[...53 lines deleted...]
-      <t>3.1mm</t>
     </r>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t xml:space="preserve">質量　　　直径　　　厚さ
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Century"/>
         <family val="1"/>
       </rPr>
       <t>88mg</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
@@ -675,123 +522,246 @@
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Century"/>
         <family val="1"/>
       </rPr>
       <t>10mg</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>と比較した結果，「後発医薬品の生物学的同等性試験ガイドライン」の判定基準に適合した。</t>
     </r>
     <rPh sb="33" eb="34">
       <t>ジョウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <r>
+      <t>10.80</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>円／</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>10mg1</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>錠</t>
+    </r>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <r>
+      <t>16.90</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>円／</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>10mg1</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>錠</t>
+    </r>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <r>
+      <t>2026</t>
+    </r>
+    <r>
       <rPr>
         <sz val="10"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
-      <t>生物学的同等性試験（健康成人男子，絶食時）
-「後発医薬品の生物学的同等性試験ガイドライン」に従った本剤とリピトール錠</t>
+      <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Century"/>
         <family val="1"/>
       </rPr>
+      <t>7</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>月改訂</t>
+    </r>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>〇高コレステロール血症
+〇家族性高コレステロール血症</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>＜高コレステロール血症＞
+　通常，成人にはアトルバスタチンとして</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
       <t>10mg</t>
     </r>
     <r>
       <rPr>
-        <sz val="10"/>
-[...9 lines deleted...]
-    <r>
+        <sz val="11"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>を</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
       <t>1</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
-      <t xml:space="preserve">．高コレステロール血症
-[...22 lines deleted...]
-    <r>
+      <t>日</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
       <t>1</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
-      <t>．通常，成人にはアトルバスタチンとして</t>
+      <t>回経口投与する。なお，年齢，症状により適宜増減するが，重症の場合は</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>日</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>20mg</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>まで増量できる。
+＜家族性高コレステロール血症＞
+　通常，成人にはアトルバスタチンとして</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Century"/>
         <family val="1"/>
       </rPr>
       <t>10mg</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>を</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Century"/>
         <family val="1"/>
       </rPr>
       <t>1</t>
@@ -823,307 +793,288 @@
       <t>回経口投与する。なお，年齢，症状により適宜増減するが，重症の場合は</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Century"/>
         <family val="1"/>
       </rPr>
       <t>1</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>日</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Century"/>
         <family val="1"/>
       </rPr>
-      <t>20mg</t>
+      <t>40mg</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t xml:space="preserve">まで増量できる。
 </t>
     </r>
-    <r>
-[...14 lines deleted...]
-      <t>．通常，成人にはアトルバスタチンとして</t>
+    <rPh sb="1" eb="2">
+      <t>コウ</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>ケッショウ</t>
+    </rPh>
+    <rPh sb="89" eb="92">
+      <t>カゾクセイ</t>
+    </rPh>
+    <rPh sb="92" eb="93">
+      <t>コウ</t>
+    </rPh>
+    <rPh sb="100" eb="102">
+      <t>ケッショウ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t xml:space="preserve">
+</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t xml:space="preserve">
+質量　　　直径　　　厚さ
+約</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>88mg</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>　　</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>6.1mm</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>　　</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>2.9mm</t>
+    </r>
+    <rPh sb="16" eb="17">
+      <t>ヤク</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>カルナウバロウ，クロスカルメロースナトリウム，結晶セルロース，酸化チタン，ステアリン酸マグネシウム，タルク，沈降炭酸カルシウム，乳糖水和物，ヒドロキシプロピルセルロース，ヒプロメロース，ポリソルベート80，マクロゴール6000</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t xml:space="preserve">生物学的同等性試験（健康成人男子，絶食時）
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>「後発医薬品の生物学的同等性試験ガイドライン」に従った本剤とリピトール錠</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>5mg</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>との同等性が確認された旧処方製剤との生物学的同等性試験の結果，両製剤は生物学的に同等であると確認された。</t>
+    </r>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <r>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>錠中「アトルバスタチンカルシウム水和物」</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>10.84mg</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>（アトルバスタチンとして</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Century"/>
         <family val="1"/>
       </rPr>
       <t>10mg</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
-      <t>を</t>
-[...165 lines deleted...]
-    </r>
+      <t>）含有</t>
+    </r>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>フィルムコーティング錠　白色</t>
+    <rPh sb="12" eb="14">
+      <t>ハクショク</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="16" x14ac:knownFonts="1">
+  <fonts count="15" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Century"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Century"/>
       <family val="1"/>
-    </font>
-[...5 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
@@ -1515,278 +1466,278 @@
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
   <cellXfs count="52">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...8 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="20" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="21" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="22" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="21" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="22" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="26" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="27" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="16" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="24" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="19" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="24" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="25" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="25" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...19 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="16" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="23" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...19 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="18" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="23" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="17" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="18" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 4" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="http://www.info.pmda.go.jp/go/pack/2189015F1120_1_04/figures/530169_2189015F1120_1_04_fig04.gif" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="http://www.info.pmda.go.jp/go/pack/2189015F1120_1_04/figures/530169_2189015F1120_1_04_fig02.gif" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="http://www.info.pmda.go.jp/go/pack/2189015F1120_1_04/figures/530169_2189015F1120_1_04_fig04.gif" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.emf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="http://www.info.pmda.go.jp/go/pack/2189015F1120_1_04/figures/530169_2189015F1120_1_04_fig02.gif" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1301750</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>31750</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1673225</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>406400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 7" descr="http://www.info.pmda.go.jp/go/pack/2189015F1120_1_04/figures/530169_2189015F1120_1_04_fig04.gif">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
             </a:ext>
           </a:extLst>
@@ -1933,127 +1884,144 @@
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="2914650" y="4737100"/>
           <a:ext cx="371475" cy="381000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>243783</xdr:colOff>
+      <xdr:colOff>259302</xdr:colOff>
       <xdr:row>17</xdr:row>
-      <xdr:rowOff>190501</xdr:rowOff>
+      <xdr:rowOff>198120</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>2533650</xdr:colOff>
+      <xdr:colOff>2651950</xdr:colOff>
       <xdr:row>17</xdr:row>
-      <xdr:rowOff>1583986</xdr:rowOff>
+      <xdr:rowOff>1478280</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="6" name="図 5">
+        <xdr:cNvPr id="5" name="図 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{26A0FDFD-40BD-82FE-FCDC-35542E77DB39}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EF397F87-4D33-7420-9349-0568CAE613DB}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
-          <a:picLocks noChangeAspect="1"/>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
-      <xdr:spPr>
+      <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="4015683" y="5670551"/>
-          <a:ext cx="2289867" cy="1393485"/>
+          <a:off x="4023582" y="6141720"/>
+          <a:ext cx="2392648" cy="1280160"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>241301</xdr:colOff>
+      <xdr:colOff>266700</xdr:colOff>
       <xdr:row>17</xdr:row>
-      <xdr:rowOff>184150</xdr:rowOff>
+      <xdr:rowOff>167640</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>2565401</xdr:colOff>
+      <xdr:colOff>2529840</xdr:colOff>
       <xdr:row>17</xdr:row>
-      <xdr:rowOff>1521831</xdr:rowOff>
+      <xdr:rowOff>1448663</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="7" name="図 6">
+        <xdr:cNvPr id="6" name="図 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F71F1645-6D2A-A7F2-0BCF-2BC37F24C003}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A8075FDB-B974-7D2A-F7CC-6C3032A9AFA1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="1098551" y="5664200"/>
-          <a:ext cx="2324100" cy="1337681"/>
+          <a:off x="1120140" y="5966460"/>
+          <a:ext cx="2263140" cy="1281023"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
@@ -2305,264 +2273,262 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet6"/>
   <dimension ref="A1:G49"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.8" x14ac:dyDescent="0.45"/>
   <cols>
     <col min="1" max="1" width="11.19921875" style="2" customWidth="1"/>
     <col min="2" max="3" width="38.19921875" style="2" customWidth="1"/>
     <col min="4" max="5" width="9" style="2"/>
     <col min="6" max="16384" width="9" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="16.2" x14ac:dyDescent="0.45">
       <c r="A1" s="37" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="B1" s="38"/>
       <c r="C1" s="38"/>
       <c r="D1" s="1"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
     </row>
     <row r="2" spans="1:7" ht="14.4" thickBot="1" x14ac:dyDescent="0.5">
       <c r="A2" s="1"/>
-      <c r="B2" s="23"/>
+      <c r="B2" s="21"/>
       <c r="C2" s="5" t="s">
-        <v>39</v>
-[...4 lines deleted...]
-      <c r="G2" s="28"/>
+        <v>30</v>
+      </c>
+      <c r="D2" s="21"/>
+      <c r="E2" s="26"/>
+      <c r="F2" s="26"/>
+      <c r="G2" s="26"/>
     </row>
     <row r="3" spans="1:7" ht="14.4" thickBot="1" x14ac:dyDescent="0.5">
-      <c r="A3" s="20"/>
-      <c r="B3" s="16" t="s">
+      <c r="A3" s="18"/>
+      <c r="B3" s="15" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="6" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="1"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
     </row>
     <row r="4" spans="1:7" x14ac:dyDescent="0.45">
-      <c r="A4" s="19" t="s">
+      <c r="A4" s="17" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="C4" s="8" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D4" s="4"/>
       <c r="E4" s="3"/>
     </row>
     <row r="5" spans="1:7" x14ac:dyDescent="0.45">
-      <c r="A5" s="31" t="s">
+      <c r="A5" s="27" t="s">
         <v>3</v>
       </c>
-      <c r="B5" s="32" t="s">
+      <c r="B5" s="28" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="9"/>
       <c r="D5" s="4"/>
       <c r="E5" s="3"/>
     </row>
-    <row r="6" spans="1:7" ht="27.6" x14ac:dyDescent="0.45">
-      <c r="A6" s="31" t="s">
+    <row r="6" spans="1:7" x14ac:dyDescent="0.45">
+      <c r="A6" s="27" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="50" t="s">
-        <v>20</v>
+        <v>37</v>
       </c>
       <c r="C6" s="51"/>
-      <c r="D6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D6" s="4"/>
       <c r="E6" s="3"/>
     </row>
     <row r="7" spans="1:7" x14ac:dyDescent="0.45">
-      <c r="A7" s="31" t="s">
+      <c r="A7" s="27" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="50" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="51"/>
       <c r="D7" s="4"/>
       <c r="E7" s="3"/>
     </row>
     <row r="8" spans="1:7" x14ac:dyDescent="0.45">
-      <c r="A8" s="31" t="s">
+      <c r="A8" s="27" t="s">
         <v>6</v>
       </c>
-      <c r="B8" s="36" t="s">
-        <v>37</v>
+      <c r="B8" s="32" t="s">
+        <v>28</v>
       </c>
       <c r="C8" s="9" t="s">
-        <v>38</v>
+        <v>29</v>
       </c>
       <c r="D8" s="4"/>
       <c r="E8" s="3"/>
     </row>
     <row r="9" spans="1:7" ht="27.6" x14ac:dyDescent="0.45">
       <c r="A9" s="44" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="39" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="C9" s="40"/>
       <c r="D9" s="4" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="E9" s="3"/>
     </row>
     <row r="10" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A10" s="45"/>
       <c r="B10" s="4"/>
-      <c r="C10" s="25" t="s">
-[...2 lines deleted...]
-      <c r="D10" s="24"/>
+      <c r="C10" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="D10" s="22"/>
       <c r="E10" s="3"/>
     </row>
-    <row r="11" spans="1:7" ht="55.2" x14ac:dyDescent="0.45">
+    <row r="11" spans="1:7" ht="82.8" x14ac:dyDescent="0.45">
       <c r="A11" s="46" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="48" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="C11" s="49"/>
       <c r="D11" s="4" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="E11" s="3"/>
     </row>
     <row r="12" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A12" s="47"/>
-      <c r="B12" s="27"/>
-[...3 lines deleted...]
-      <c r="D12" s="24"/>
+      <c r="B12" s="25"/>
+      <c r="C12" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="D12" s="22"/>
       <c r="E12" s="3"/>
     </row>
-    <row r="13" spans="1:7" ht="79.8" x14ac:dyDescent="0.45">
-      <c r="A13" s="31" t="s">
+    <row r="13" spans="1:7" ht="82.8" x14ac:dyDescent="0.45">
+      <c r="A13" s="27" t="s">
         <v>9</v>
       </c>
-      <c r="B13" s="17" t="s">
-[...2 lines deleted...]
-      <c r="C13" s="18" t="s">
+      <c r="B13" s="33" t="s">
+        <v>35</v>
+      </c>
+      <c r="C13" s="16" t="s">
         <v>16</v>
       </c>
-      <c r="D13" s="27"/>
+      <c r="D13" s="25"/>
       <c r="E13" s="3"/>
     </row>
     <row r="14" spans="1:7" ht="27" x14ac:dyDescent="0.45">
-      <c r="A14" s="31" t="s">
+      <c r="A14" s="27" t="s">
         <v>10</v>
       </c>
-      <c r="B14" s="33" t="s">
-[...5 lines deleted...]
-      <c r="D14" s="27"/>
+      <c r="B14" s="29" t="s">
+        <v>26</v>
+      </c>
+      <c r="C14" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="D14" s="25"/>
       <c r="E14" s="3"/>
     </row>
     <row r="15" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A15" s="41" t="s">
         <v>11</v>
       </c>
-      <c r="B15" s="10" t="s">
+      <c r="B15" s="36" t="s">
+        <v>38</v>
+      </c>
+      <c r="C15" s="10" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
       <c r="D15" s="4"/>
       <c r="E15" s="3"/>
     </row>
-    <row r="16" spans="1:7" ht="55.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:7" ht="66.599999999999994" x14ac:dyDescent="0.25">
       <c r="A16" s="42"/>
-      <c r="B16" s="29" t="s">
-[...3 lines deleted...]
-        <v>30</v>
+      <c r="B16" s="34" t="s">
+        <v>34</v>
+      </c>
+      <c r="C16" s="35" t="s">
+        <v>24</v>
       </c>
       <c r="D16" s="4"/>
       <c r="E16" s="3"/>
     </row>
     <row r="17" spans="1:5" ht="14.4" thickBot="1" x14ac:dyDescent="0.5">
       <c r="A17" s="43"/>
-      <c r="B17" s="21" t="s">
-[...2 lines deleted...]
-      <c r="C17" s="22"/>
+      <c r="B17" s="19" t="s">
+        <v>19</v>
+      </c>
+      <c r="C17" s="20"/>
       <c r="D17" s="4"/>
       <c r="E17" s="3"/>
     </row>
-    <row r="18" spans="1:5" ht="205.2" x14ac:dyDescent="0.45">
-      <c r="A18" s="15" t="s">
+    <row r="18" spans="1:5" ht="219.6" x14ac:dyDescent="0.45">
+      <c r="A18" s="14" t="s">
         <v>12</v>
       </c>
-      <c r="B18" s="34" t="s">
-[...3 lines deleted...]
-        <v>34</v>
+      <c r="B18" s="30" t="s">
+        <v>27</v>
+      </c>
+      <c r="C18" s="31" t="s">
+        <v>36</v>
       </c>
       <c r="D18" s="4"/>
       <c r="E18" s="3"/>
     </row>
     <row r="19" spans="1:5" ht="14.4" thickBot="1" x14ac:dyDescent="0.5">
-      <c r="A19" s="12" t="s">
+      <c r="A19" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="B19" s="13"/>
-      <c r="C19" s="14"/>
+      <c r="B19" s="12"/>
+      <c r="C19" s="13"/>
       <c r="D19" s="4"/>
       <c r="E19" s="3"/>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.45">
       <c r="A20" s="1"/>
       <c r="B20" s="4"/>
       <c r="C20" s="4"/>
       <c r="D20" s="4"/>
       <c r="E20" s="3"/>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.45">
       <c r="B21" s="3"/>
       <c r="C21" s="3"/>
       <c r="D21" s="3"/>
       <c r="E21" s="3"/>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.45">
       <c r="B22" s="3"/>
       <c r="C22" s="3"/>
       <c r="D22" s="3"/>
       <c r="E22" s="3"/>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.45">
       <c r="B23" s="3"/>
       <c r="C23" s="3"/>