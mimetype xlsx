--- v0 (2026-05-05)
+++ v1 (2026-06-25)
@@ -5,83 +5,83 @@
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\soneda2561\Desktop\4月以降公開_新薬価など\新薬価\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\soneda2561\Desktop\20260624_比較表改訂\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0819837C-B468-4CF9-91F5-3CE1BAA5E90B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FBD3FA20-1703-4A6C-87E1-9238A1A0AD94}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="3984" yWindow="972" windowWidth="17280" windowHeight="10680" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="588" yWindow="2172" windowWidth="17280" windowHeight="10572" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="3999014F2038" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'3999014F2038'!$A$1:$C$19</definedName>
   </definedNames>
   <calcPr calcId="191029" calcMode="manual"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="40">
   <si>
     <t>後発品</t>
     <rPh sb="0" eb="2">
       <t>コウハツ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ヒン</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>販売名</t>
     <rPh sb="0" eb="2">
       <t>ハンバイ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>メイ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>販売会社</t>
     <rPh sb="0" eb="2">
       <t>ハンバイ</t>
     </rPh>
@@ -313,98 +313,50 @@
       </rPr>
       <t>1mg</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>「日医工」</t>
     </r>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <r>
       <t>1</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
-      <t>錠中「タクロリムス水和物」</t>
-[...46 lines deleted...]
-      </rPr>
       <t>カプセル中「タクロリムス水和物」</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Century"/>
         <family val="1"/>
       </rPr>
       <t>1.02mg</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>（タクロリムスとして</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Century"/>
         <family val="1"/>
       </rPr>
@@ -746,275 +698,237 @@
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>円／</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Century"/>
         <family val="1"/>
       </rPr>
       <t>1mg1</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>カプセル</t>
     </r>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <r>
-[...1 lines deleted...]
-    </r>
+    <t xml:space="preserve">
+</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t xml:space="preserve">
+</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
-      <t>年</t>
+      <t>生物学的同等性試験</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9.75"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>（健康成人男性，絶食時）</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t xml:space="preserve">
+「後発医薬品の生物学的同等性試験ガイドライン」に従った本剤とプログラフカプセル</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Century"/>
         <family val="1"/>
       </rPr>
-      <t>4</t>
+      <t>1mg</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
+      <t>の生物学的同等性試験の結果，両製剤は生物学的に同等であると確認された。</t>
+    </r>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <r>
+      <t>2026</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>6</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
       <t>月改訂</t>
     </r>
-  </si>
-[...2 lines deleted...]
-      <t xml:space="preserve">〇下記の臓器移植における拒絶反応の抑制
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>〇下記の臓器移植における拒絶反応の抑制
 　腎移植，肝移植，心移植，肺移植，膵移植，小腸移植
 〇骨髄移植における拒絶反応及び移植片対宿主病の抑制
 〇重症筋無力症
 〇関節リウマチ（既存治療で効果不十分な場合に限る）
 〇ループス腎炎（ステロイド剤の投与が効果不十分，又は副作用により困難な場合）
 〇難治性（ステロイド抵抗性，ステロイド依存性）の活動期潰瘍性大腸炎（中等症～重症に限る）
 〇多発性筋炎・皮膚筋炎に合併する間質性肺炎
-</t>
-[...58 lines deleted...]
-      <t xml:space="preserve">〇腎移植の場合：省略　　　　　　　　〇肝移植の場合：省略
+〇細胞移植に伴う免疫反応の抑制</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t xml:space="preserve">〇腎移植の場合：省略　　　　　　　　〇肝移植の場合：省略
 〇心移植の場合：省略　　　　　　　　〇肺移植の場合：省略
 〇膵移植の場合：省略　　　　　　　　〇小腸移植の場合：省略
 〇骨髄移植の場合：省略　　　　　　　〇重症筋無力症の場合：省略
 〇関節リウマチの場合：省略　　　　　〇ループス腎炎の場合：省略
 〇潰瘍性大腸炎の場合：省略
 〇多発性筋炎・皮膚筋炎に合併する間質性肺炎の場合：省略
+〇細胞移植に伴う免疫反応の抑制：省略
 </t>
-    </r>
-[...10 lines deleted...]
-    </r>
     <rPh sb="1" eb="4">
       <t>ジンイショク</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>バアイ</t>
     </rPh>
     <rPh sb="19" eb="22">
       <t>カンイショク</t>
     </rPh>
     <rPh sb="23" eb="25">
       <t>バアイ</t>
     </rPh>
     <rPh sb="26" eb="28">
       <t>ショウリャク</t>
     </rPh>
-    <rPh sb="211" eb="213">
+    <rPh sb="210" eb="212">
       <t>ショウリャク</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t xml:space="preserve">
+    <r>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>錠中「タクロリムス水和物」</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">1.02mg
 </t>
-    <phoneticPr fontId="2"/>
-[...59 lines deleted...]
-        <sz val="10"/>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>（タクロリムスとして</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
         <rFont val="Century"/>
         <family val="1"/>
       </rPr>
       <t>1mg</t>
     </r>
     <r>
       <rPr>
-        <sz val="10"/>
-[...4 lines deleted...]
-      <t>の生物学的同等性試験の結果，両製剤は生物学的に同等であると確認された。</t>
+        <sz val="11"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>）含有</t>
     </r>
     <phoneticPr fontId="2"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="17" x14ac:knownFonts="1">
+  <fonts count="15" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
@@ -1062,64 +976,50 @@
       <sz val="11"/>
       <color theme="1"/>
       <name val="Century"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Century"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
-      <u val="double"/>
-[...12 lines deleted...]
-    <font>
       <sz val="9.75"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="28">
     <border>
       <left/>
       <right/>
       <top/>
@@ -1592,50 +1492,62 @@
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="19" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="17" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="15" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="16" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
@@ -1650,62 +1562,50 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="23" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="18" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-      <protection locked="0"/>
-[...10 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 4" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -2127,278 +2027,272 @@
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet6"/>
   <dimension ref="A1:G47"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.8" x14ac:dyDescent="0.45"/>
   <cols>
     <col min="1" max="1" width="11.19921875" style="2" customWidth="1"/>
     <col min="2" max="3" width="38.19921875" style="2" customWidth="1"/>
     <col min="4" max="5" width="9" style="2"/>
     <col min="6" max="16384" width="9" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="16.2" x14ac:dyDescent="0.45">
-      <c r="A1" s="36" t="s">
-[...3 lines deleted...]
-      <c r="C1" s="37"/>
+      <c r="A1" s="39" t="s">
+        <v>28</v>
+      </c>
+      <c r="B1" s="40"/>
+      <c r="C1" s="40"/>
       <c r="D1" s="1"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
     </row>
     <row r="2" spans="1:7" ht="14.4" thickBot="1" x14ac:dyDescent="0.5">
       <c r="A2" s="1"/>
       <c r="B2" s="24"/>
       <c r="C2" s="5" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D2" s="24"/>
       <c r="E2" s="29"/>
       <c r="F2" s="29"/>
       <c r="G2" s="29"/>
     </row>
     <row r="3" spans="1:7" ht="14.4" thickBot="1" x14ac:dyDescent="0.5">
       <c r="A3" s="19"/>
       <c r="B3" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="6" t="s">
         <v>19</v>
       </c>
       <c r="D3" s="1"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
     </row>
     <row r="4" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A4" s="18" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="8" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D4" s="4"/>
       <c r="E4" s="3"/>
     </row>
     <row r="5" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A5" s="31" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="32" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="9"/>
       <c r="D5" s="4"/>
       <c r="E5" s="3"/>
     </row>
     <row r="6" spans="1:7" ht="27.6" x14ac:dyDescent="0.45">
       <c r="A6" s="31" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="32" t="s">
+        <v>39</v>
+      </c>
+      <c r="C6" s="9" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="D6" s="4"/>
       <c r="E6" s="3"/>
     </row>
     <row r="7" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A7" s="31" t="s">
         <v>4</v>
       </c>
-      <c r="B7" s="49" t="s">
+      <c r="B7" s="52" t="s">
         <v>14</v>
       </c>
-      <c r="C7" s="50"/>
+      <c r="C7" s="53"/>
       <c r="D7" s="4"/>
       <c r="E7" s="3"/>
     </row>
     <row r="8" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A8" s="31" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="35" t="s">
+        <v>31</v>
+      </c>
+      <c r="C8" s="9" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
       <c r="D8" s="4"/>
       <c r="E8" s="3"/>
     </row>
     <row r="9" spans="1:7" ht="138" x14ac:dyDescent="0.45">
-      <c r="A9" s="38" t="s">
+      <c r="A9" s="41" t="s">
         <v>6</v>
       </c>
-      <c r="B9" s="40" t="s">
-[...2 lines deleted...]
-      <c r="C9" s="41"/>
+      <c r="B9" s="43" t="s">
+        <v>37</v>
+      </c>
+      <c r="C9" s="44"/>
       <c r="D9" s="4" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="E9" s="3"/>
     </row>
     <row r="10" spans="1:7" x14ac:dyDescent="0.45">
-      <c r="A10" s="39"/>
-[...4 lines deleted...]
-        <v>36</v>
+      <c r="A10" s="42"/>
+      <c r="B10" s="36"/>
+      <c r="C10" s="37" t="s">
+        <v>30</v>
       </c>
       <c r="D10" s="25"/>
       <c r="E10" s="3"/>
     </row>
     <row r="11" spans="1:7" ht="110.4" x14ac:dyDescent="0.45">
-      <c r="A11" s="42" t="s">
+      <c r="A11" s="45" t="s">
         <v>7</v>
       </c>
-      <c r="B11" s="47" t="s">
-[...2 lines deleted...]
-      <c r="C11" s="48"/>
+      <c r="B11" s="50" t="s">
+        <v>38</v>
+      </c>
+      <c r="C11" s="51"/>
       <c r="D11" s="4" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="E11" s="3"/>
     </row>
     <row r="12" spans="1:7" x14ac:dyDescent="0.45">
-      <c r="A12" s="43"/>
-[...4 lines deleted...]
-        <v>36</v>
+      <c r="A12" s="46"/>
+      <c r="B12" s="36"/>
+      <c r="C12" s="37" t="s">
+        <v>30</v>
       </c>
       <c r="D12" s="25"/>
       <c r="E12" s="3"/>
     </row>
     <row r="13" spans="1:7" ht="39.6" x14ac:dyDescent="0.45">
       <c r="A13" s="31" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="30" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C13" s="17" t="s">
         <v>15</v>
       </c>
       <c r="D13" s="28"/>
       <c r="E13" s="3"/>
     </row>
     <row r="14" spans="1:7" ht="27" x14ac:dyDescent="0.45">
       <c r="A14" s="31" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="26" t="s">
+        <v>22</v>
+      </c>
+      <c r="C14" s="27" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
       <c r="D14" s="28"/>
       <c r="E14" s="3"/>
     </row>
     <row r="15" spans="1:7" x14ac:dyDescent="0.45">
-      <c r="A15" s="44" t="s">
+      <c r="A15" s="47" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="10" t="s">
         <v>16</v>
       </c>
       <c r="C15" s="11" t="s">
         <v>17</v>
       </c>
       <c r="D15" s="4"/>
       <c r="E15" s="3"/>
     </row>
     <row r="16" spans="1:7" ht="66" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="45"/>
+      <c r="A16" s="48"/>
       <c r="B16" s="20" t="s">
+        <v>24</v>
+      </c>
+      <c r="C16" s="21" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="D16" s="4"/>
       <c r="E16" s="3"/>
     </row>
     <row r="17" spans="1:5" ht="14.4" thickBot="1" x14ac:dyDescent="0.5">
-      <c r="A17" s="46"/>
+      <c r="A17" s="49"/>
       <c r="B17" s="22" t="s">
         <v>18</v>
       </c>
       <c r="C17" s="23"/>
       <c r="D17" s="4"/>
       <c r="E17" s="3"/>
     </row>
     <row r="18" spans="1:5" ht="181.2" x14ac:dyDescent="0.45">
       <c r="A18" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B18" s="33" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C18" s="34" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="D18" s="4"/>
       <c r="E18" s="3"/>
     </row>
     <row r="19" spans="1:5" ht="14.4" thickBot="1" x14ac:dyDescent="0.5">
       <c r="A19" s="12" t="s">
         <v>12</v>
       </c>
       <c r="B19" s="13"/>
       <c r="C19" s="14"/>
       <c r="D19" s="4"/>
       <c r="E19" s="3"/>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.45">
       <c r="A20" s="1"/>
       <c r="B20" s="4"/>
-      <c r="C20" s="53" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C20" s="38"/>
       <c r="D20" s="4"/>
       <c r="E20" s="3"/>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.45">
       <c r="B21" s="3"/>
       <c r="C21" s="3"/>
       <c r="D21" s="3"/>
       <c r="E21" s="3"/>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.45">
       <c r="B22" s="3"/>
       <c r="C22" s="3"/>
       <c r="D22" s="3"/>
       <c r="E22" s="3"/>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.45">
       <c r="B23" s="3"/>
       <c r="C23" s="3"/>
       <c r="D23" s="3"/>
       <c r="E23" s="3"/>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.45">
       <c r="B24" s="3"/>
       <c r="C24" s="3"/>
       <c r="D24" s="3"/>