--- v0 (2026-05-05)
+++ v1 (2026-05-25)
@@ -2,56 +2,56 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\soneda2561\Desktop\改訂品目\新薬価\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\soneda2561\Desktop\比較表改訂品目\比較表改訂\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{7E4492CB-E770-4E0F-A853-973BDB05BBD3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F2C48AF6-A732-4298-8C4F-8E112681D977}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="1440" yWindow="2004" windowWidth="21600" windowHeight="13356" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="1992" yWindow="3924" windowWidth="17280" windowHeight="10680" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="6139504F3068" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'6139504F3068'!$A$1:$C$19</definedName>
   </definedNames>
   <calcPr calcId="191029" calcMode="manual"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
@@ -212,99 +212,50 @@
         <sz val="11"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>日医工株式会社</t>
     </r>
   </si>
   <si>
     <t>―</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>―</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>同等性</t>
     <rPh sb="0" eb="3">
       <t>ドウトウセイ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <r>
-      <t>1</t>
-[...47 lines deleted...]
-    <r>
       <rPr>
         <sz val="11"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>ピシリバクタ静注用</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Century"/>
         <family val="1"/>
       </rPr>
       <t>3g</t>
     </r>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t xml:space="preserve">
 </t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t xml:space="preserve">
@@ -1112,141 +1063,458 @@
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Century"/>
         <family val="1"/>
       </rPr>
       <t>4</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t xml:space="preserve">回に分け、用時添付の溶解液にて溶解し、静脈内に点滴注入する。
 </t>
     </r>
     <rPh sb="251" eb="255">
       <t>コウノウキョウツウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <r>
-      <rPr>
-[...11 lines deleted...]
-    <r>
       <t xml:space="preserve">  1</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>つのプラスチック容器に隔壁を設けて、上室に粉末抗生物質、下室に添付溶解液（生理食塩液）を充填した注射剤
 白色～帯黄白色の粉末</t>
     </r>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <r>
       <t>pH</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>：</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Century"/>
         <family val="1"/>
       </rPr>
-      <t xml:space="preserve">9.2
+      <t>8.0</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>～</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">10.0
 </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>（</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Century"/>
         <family val="1"/>
       </rPr>
       <t>1.5g</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
+      <t>（力価）</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="ＭＳ Ｐ明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>／</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>10mL</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>、水溶液）
+浸透圧比（生理食塩液に対する比）：約</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">1.7
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>（</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>3g</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
       <t>（力価）／</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Century"/>
         <family val="1"/>
       </rPr>
       <t>100mL</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
-      <t>日局生理食塩液）
+      <t>日局生理食塩液）</t>
+    </r>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>＜ユナシン</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="MS UI Gothic"/>
+        <family val="1"/>
+        <charset val="1"/>
+      </rPr>
+      <t>‐</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>S</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>キット静注用</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>3.0g</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="ＭＳ Ｐ明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>＞</t>
+    </r>
+    <rPh sb="10" eb="12">
+      <t>ジョウチュウ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <r>
+      <t>1,175</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>円／（</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>3g</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>）</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>キット（生理食塩液</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>100mL</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>付）</t>
+    </r>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <r>
+      <t>2026</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>5</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>月改訂</t>
+    </r>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>粉末の注射剤
+白色～帯黄白色の粉末</t>
+    <rPh sb="0" eb="2">
+      <t>フンマツ</t>
+    </rPh>
+    <rPh sb="3" eb="6">
+      <t>チュウシャザイ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <r>
+      <t>pH</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>：</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>8.0</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>～</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">10.0
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>（</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>1.5g</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>（力価）／</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>10mL</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>，水溶液）
 浸透圧比（生理食塩液に対する比）：約</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Century"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">1.4
 </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>（</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Century"/>
         <family val="1"/>
@@ -1257,121 +1525,115 @@
       <rPr>
         <sz val="10"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>（力価）／</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Century"/>
         <family val="1"/>
       </rPr>
       <t>100mL</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>日局生理食塩液）</t>
     </r>
-    <rPh sb="22" eb="23">
-[...8 lines deleted...]
-    <rPh sb="48" eb="49">
+    <rPh sb="27" eb="30">
+      <t>スイヨウエキ</t>
+    </rPh>
+    <rPh sb="49" eb="50">
       <t>ヤク</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>上室：</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Century"/>
         <family val="1"/>
       </rPr>
       <t>1</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
-      <t>キット中「スルバクタムナトリウム」</t>
+      <t>キット中「アンピシリンナトリウム」</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Century"/>
         <family val="1"/>
       </rPr>
+      <t>2g</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>（力価），「スルバクタムナトリウム」</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
       <t>1g</t>
-    </r>
-[...17 lines deleted...]
-      <t>2g</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>（力価）含有
 下室：溶解液　日局</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Century"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
@@ -1393,348 +1655,96 @@
     <rPh sb="0" eb="2">
       <t>ジョウシツ</t>
     </rPh>
     <rPh sb="49" eb="50">
       <t>シタ</t>
     </rPh>
     <rPh sb="50" eb="51">
       <t>シツ</t>
     </rPh>
     <rPh sb="52" eb="55">
       <t>ヨウカイエキ</t>
     </rPh>
     <rPh sb="56" eb="58">
       <t>ニッキョク</t>
     </rPh>
     <rPh sb="59" eb="61">
       <t>セイリ</t>
     </rPh>
     <rPh sb="61" eb="63">
       <t>ショクエン</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <r>
-      <t>pH</t>
-[...236 lines deleted...]
-      </rPr>
       <t>1</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
-      <t>キット（生理食塩液</t>
-[...49 lines deleted...]
-    </r>
+      <t>バイアル中「アンピシリンナトリウム」</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>2g</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>（力価），「スルバクタムナトリウム」</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>1g</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>（力価）含有</t>
+    </r>
+    <phoneticPr fontId="2"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="20" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
@@ -2328,54 +2338,50 @@
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="15" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="22" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="23" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="24" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="25" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="26" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
@@ -2409,50 +2415,54 @@
     <xf numFmtId="0" fontId="7" fillId="2" borderId="21" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="16" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 4" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
@@ -2717,242 +2727,242 @@
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet6"/>
   <dimension ref="A1:G48"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.8" x14ac:dyDescent="0.45"/>
   <cols>
     <col min="1" max="1" width="11.19921875" style="2" customWidth="1"/>
     <col min="2" max="3" width="38.19921875" style="2" customWidth="1"/>
     <col min="4" max="5" width="9" style="2"/>
     <col min="6" max="16384" width="9" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="16.2" x14ac:dyDescent="0.45">
-      <c r="A1" s="44" t="s">
+      <c r="A1" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="45"/>
-      <c r="C1" s="45"/>
+      <c r="B1" s="44"/>
+      <c r="C1" s="44"/>
       <c r="D1" s="1"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
     </row>
     <row r="2" spans="1:7" ht="14.4" thickBot="1" x14ac:dyDescent="0.5">
       <c r="A2" s="1"/>
       <c r="B2" s="20"/>
       <c r="C2" s="5" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="D2" s="20"/>
       <c r="E2" s="23"/>
       <c r="F2" s="23"/>
       <c r="G2" s="23"/>
     </row>
     <row r="3" spans="1:7" ht="14.4" thickBot="1" x14ac:dyDescent="0.5">
       <c r="A3" s="17"/>
       <c r="B3" s="15" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="6" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D3" s="1"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
     </row>
     <row r="4" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A4" s="16" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="11" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C4" s="31" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D4" s="4"/>
       <c r="E4" s="3"/>
     </row>
     <row r="5" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A5" s="26" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="27" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="7"/>
       <c r="D5" s="4"/>
       <c r="E5" s="3"/>
     </row>
     <row r="6" spans="1:7" ht="54.6" x14ac:dyDescent="0.45">
       <c r="A6" s="26" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="30" t="s">
-        <v>17</v>
+        <v>37</v>
       </c>
       <c r="C6" s="32" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D6" s="4" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="E6" s="3"/>
     </row>
     <row r="7" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A7" s="26" t="s">
         <v>5</v>
       </c>
-      <c r="B7" s="55" t="s">
-[...2 lines deleted...]
-      <c r="C7" s="56"/>
+      <c r="B7" s="54" t="s">
+        <v>24</v>
+      </c>
+      <c r="C7" s="55"/>
       <c r="D7" s="4"/>
       <c r="E7" s="3"/>
     </row>
     <row r="8" spans="1:7" ht="27" x14ac:dyDescent="0.45">
       <c r="A8" s="26" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="30" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D8" s="4"/>
       <c r="E8" s="3"/>
     </row>
     <row r="9" spans="1:7" ht="70.05" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A9" s="51" t="s">
+      <c r="A9" s="50" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="46" t="s">
-[...2 lines deleted...]
-      <c r="C9" s="47"/>
+      <c r="B9" s="45" t="s">
+        <v>22</v>
+      </c>
+      <c r="C9" s="46"/>
       <c r="D9" s="4" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="E9" s="3"/>
     </row>
     <row r="10" spans="1:7" x14ac:dyDescent="0.45">
-      <c r="A10" s="52"/>
+      <c r="A10" s="51"/>
       <c r="B10" s="4"/>
       <c r="C10" s="33" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D10" s="21"/>
       <c r="E10" s="3"/>
     </row>
     <row r="11" spans="1:7" ht="308.39999999999998" x14ac:dyDescent="0.45">
-      <c r="A11" s="53" t="s">
+      <c r="A11" s="52" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="C11" s="35" t="s">
         <v>28</v>
       </c>
-      <c r="C11" s="35" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D11" s="4" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E11" s="3"/>
     </row>
     <row r="12" spans="1:7" x14ac:dyDescent="0.45">
-      <c r="A12" s="54"/>
-[...1 lines deleted...]
-      <c r="C12" s="43"/>
+      <c r="A12" s="53"/>
+      <c r="B12" s="41"/>
+      <c r="C12" s="42"/>
       <c r="D12" s="21"/>
       <c r="E12" s="3"/>
     </row>
     <row r="13" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A13" s="26" t="s">
         <v>9</v>
       </c>
       <c r="B13" s="18" t="s">
         <v>14</v>
       </c>
       <c r="C13" s="19" t="s">
         <v>15</v>
       </c>
       <c r="D13" s="22"/>
       <c r="E13" s="3"/>
     </row>
     <row r="14" spans="1:7" ht="27" x14ac:dyDescent="0.45">
       <c r="A14" s="26" t="s">
         <v>10</v>
       </c>
       <c r="B14" s="29" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C14" s="28" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D14" s="22"/>
       <c r="E14" s="3"/>
     </row>
     <row r="15" spans="1:7" ht="49.2" x14ac:dyDescent="0.45">
-      <c r="A15" s="48" t="s">
+      <c r="A15" s="47" t="s">
         <v>11</v>
       </c>
-      <c r="B15" s="36" t="s">
-[...3 lines deleted...]
-        <v>31</v>
+      <c r="B15" s="56" t="s">
+        <v>34</v>
+      </c>
+      <c r="C15" s="36" t="s">
+        <v>29</v>
       </c>
       <c r="D15" s="4"/>
       <c r="E15" s="3"/>
     </row>
     <row r="16" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A16" s="49"/>
-[...1 lines deleted...]
-      <c r="C16" s="39"/>
+      <c r="A16" s="48"/>
+      <c r="B16" s="37"/>
+      <c r="C16" s="38"/>
       <c r="D16" s="4"/>
       <c r="E16" s="24"/>
     </row>
     <row r="17" spans="1:5" ht="53.4" thickBot="1" x14ac:dyDescent="0.5">
-      <c r="A17" s="50"/>
-[...4 lines deleted...]
-        <v>34</v>
+      <c r="A17" s="49"/>
+      <c r="B17" s="39" t="s">
+        <v>35</v>
+      </c>
+      <c r="C17" s="40" t="s">
+        <v>30</v>
       </c>
       <c r="D17" s="4"/>
       <c r="E17" s="25"/>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.45">
       <c r="A18" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="14"/>
       <c r="C18" s="12"/>
       <c r="D18" s="4"/>
       <c r="E18" s="3"/>
     </row>
     <row r="19" spans="1:5" ht="14.4" thickBot="1" x14ac:dyDescent="0.5">
       <c r="A19" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B19" s="9"/>
       <c r="C19" s="10"/>
       <c r="D19" s="4"/>
       <c r="E19" s="3"/>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.45">
       <c r="A20" s="1"/>
       <c r="B20" s="4"/>