--- v0 (2026-05-25)
+++ v1 (2026-07-21)
@@ -2,56 +2,56 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\soneda2561\Desktop\4月以降公開_新薬価など\新薬価\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\soneda2561\Desktop\比較表改訂品目\比較表改訂\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{87AEC9AF-1D68-4A45-8692-D209203CFAB0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F5F2FF7D-ADEB-4BDC-B6AF-0C6945D695CD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="1500" yWindow="1500" windowWidth="17280" windowHeight="10680" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="1968" yWindow="2136" windowWidth="17280" windowHeight="10572" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="4291403A2122" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'4291403A2122'!$A$1:$C$20</definedName>
   </definedNames>
   <calcPr calcId="191029" calcMode="manual"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
@@ -558,55 +558,50 @@
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Century"/>
         <family val="1"/>
       </rPr>
       <t>2</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>年</t>
     </r>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t xml:space="preserve">
 </t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t xml:space="preserve">
-[...3 lines deleted...]
-  <si>
     <r>
       <t>（後発品，標準品共に</t>
     </r>
     <r>
       <rPr>
         <u val="double"/>
         <sz val="10"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>＿</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>の用法・用量はない）</t>
     </r>
     <rPh sb="1" eb="4">
       <t>コウハツヒン</t>
     </rPh>
@@ -640,1074 +635,50 @@
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>：一部他社後発品のみ有する。</t>
     </r>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>頭頸部癌，肺小細胞癌，睾丸腫瘍，卵巣癌，子宮頸癌，悪性リンパ腫，非小細胞肺癌，乳癌，子宮体癌
 以下の悪性腫瘍に対する他の抗悪性腫瘍剤との併用療法
 小児悪性固形腫瘍（神経芽腫・網膜芽腫・肝芽腫・中枢神経系胚細胞腫瘍，再発又は難治性のユーイング肉腫ファミリー腫瘍・腎芽腫）</t>
     <rPh sb="42" eb="44">
       <t>シキュウ</t>
     </rPh>
     <rPh sb="44" eb="46">
       <t>タイガン</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <r>
-[...1022 lines deleted...]
-  <si>
     <t>【標準品と同じ】</t>
     <rPh sb="1" eb="3">
       <t>ヒョウジュン</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>ヒン</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>オナ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <r>
       <t>3,363</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>円／</t>
     </r>
@@ -1759,68 +730,1050 @@
         <charset val="128"/>
       </rPr>
       <t>瓶</t>
     </r>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <r>
       <t>2026</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Century"/>
         <family val="1"/>
       </rPr>
+      <t>6</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>月改訂</t>
+    </r>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>＜頭頸部癌，肺小細胞癌，睾丸腫瘍，卵巣癌，子宮頸癌，悪性リンパ腫，非小細胞肺癌＞：省略
+＜乳癌＞
+（</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>）トラスツズマブ（遺伝子組換え）及びタキサン系抗悪性腫瘍剤との併用において，通常，成人にはカルボプラチンとして，</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>日</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>回</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>300</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>～</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>400mg/m</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>2</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>（体表面積）を投与し，少なくとも</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>3</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>週間休薬する。これを</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t xml:space="preserve">クールとし，投与を繰り返す。なお，投与量は，患者の状態により適宜減ずる。
+</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>（</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>2</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>）</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>PD-L1</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>陽性のホルモン受容体陰性かつ</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>HER2</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>陰性の手術不能又は再発乳癌に対するペムブロリズマブ（遺伝子組換え）及びゲムシタビン塩酸塩との併用において、通常、成人にはカルボプラチンとして、</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>日</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>回</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>AUC2mg</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>・</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>min/mL</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>相当量を投与する。週</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>回投与を</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>2</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>週連続し、</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>3</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>週目は休薬する。これを</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>クールとし、投与を繰り返す。なお、投与量は、患者の状態により適宜減ずる。
+（</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>3</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>）ホルモン受容体陰性かつ</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>HER2</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>陰性で再発高リスクの乳癌に対する術前薬物療法として、ペムブロリズマブ（遺伝子組換え）及びパクリタキセルとの併用において、通常、成人にはカルボプラチンとして、以下のいずれかの用法・用量で投与する。なお、投与量は、患者の状態により適宜減ずる。
+・</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>日</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>回</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>AUC5mg</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>･</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>min/mL</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>相当量を投与し、少なくとも</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>3</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>週間休薬する。これを</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>クールとし、</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
       <t>4</t>
     </r>
     <r>
       <rPr>
-        <sz val="10"/>
-[...5 lines deleted...]
-    </r>
+        <u/>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>クールまで投与する。
+・</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>日</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>回</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>AUC1.5mg</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>･</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>min/mL</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>相当量を投与し、少なくとも</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>6</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>日間休薬する。週</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>回投与を</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>3</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>週連続し、これを</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>クールとし、</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>4</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t xml:space="preserve">クールまで投与する。
+</t>
+    </r>
+    <r>
+      <rPr>
+        <u val="double"/>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>※（</t>
+    </r>
+    <r>
+      <rPr>
+        <u val="double"/>
+        <sz val="10"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>4</t>
+    </r>
+    <r>
+      <rPr>
+        <u val="double"/>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>）ペムブロリズマブ（遺伝子組換え）及びゲムシタビン塩酸塩との併用において，通常，成人にはカルボプラチンとして，</t>
+    </r>
+    <r>
+      <rPr>
+        <u val="double"/>
+        <sz val="10"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <u val="double"/>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>日</t>
+    </r>
+    <r>
+      <rPr>
+        <u val="double"/>
+        <sz val="10"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <u val="double"/>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>回</t>
+    </r>
+    <r>
+      <rPr>
+        <u val="double"/>
+        <sz val="10"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>AUC2mg</t>
+    </r>
+    <r>
+      <rPr>
+        <u val="double"/>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>・</t>
+    </r>
+    <r>
+      <rPr>
+        <u val="double"/>
+        <sz val="10"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>min/mL</t>
+    </r>
+    <r>
+      <rPr>
+        <u val="double"/>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>相当量を投与する。週</t>
+    </r>
+    <r>
+      <rPr>
+        <u val="double"/>
+        <sz val="10"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <u val="double"/>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>回投与を</t>
+    </r>
+    <r>
+      <rPr>
+        <u val="double"/>
+        <sz val="10"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>2</t>
+    </r>
+    <r>
+      <rPr>
+        <u val="double"/>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>週連続し，</t>
+    </r>
+    <r>
+      <rPr>
+        <u val="double"/>
+        <sz val="10"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>3</t>
+    </r>
+    <r>
+      <rPr>
+        <u val="double"/>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>週目は休薬する。これを</t>
+    </r>
+    <r>
+      <rPr>
+        <u val="double"/>
+        <sz val="10"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <u val="double"/>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>クールとし，投与を繰り返す。なお，投与量は，患者の状態により適宜減ずる。</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>＜小児悪性固形腫瘍（神経芽腫・網膜芽腫・肝芽腫・中枢神経系胚細胞腫瘍，再発又は難治性のユーイング肉腫ファミリー腫瘍・腎芽腫）に対する他の抗悪性腫瘍剤との併用療法＞
+（</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>）神経芽腫・肝芽腫・中枢神経系胚細胞腫瘍，再発又は難治性のユーイング肉腫ファミリー腫瘍・腎芽腫に対する他の抗悪性腫瘍剤との併用療法：省略
+（</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>2</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>）網膜芽腫に対する他の抗悪性腫瘍剤との併用療法：省略
+＜子宮体癌＞：省略
+＜効能共通＞：省略</t>
+    </r>
+    <rPh sb="41" eb="43">
+      <t>ショウリャク</t>
+    </rPh>
+    <rPh sb="943" eb="945">
+      <t>ショウリャク</t>
+    </rPh>
+    <rPh sb="972" eb="974">
+      <t>ショウリャク</t>
+    </rPh>
+    <rPh sb="982" eb="984">
+      <t>ショウリャク</t>
+    </rPh>
+    <rPh sb="986" eb="988">
+      <t>コウノウ</t>
+    </rPh>
+    <rPh sb="988" eb="990">
+      <t>キョウツウ</t>
+    </rPh>
+    <rPh sb="992" eb="994">
+      <t>ショウリャク</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>【_は標準品のみ】</t>
+    <rPh sb="3" eb="5">
+      <t>ヒョウジュン</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>ヒン</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t xml:space="preserve">
+</t>
+    <phoneticPr fontId="2"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="20" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
@@ -1892,66 +1845,79 @@
     <font>
       <sz val="10"/>
       <name val="Century"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
       <sz val="10"/>
       <name val="Century"/>
       <family val="1"/>
     </font>
     <font>
       <u val="double"/>
       <sz val="10"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <u val="double"/>
       <sz val="10"/>
       <name val="Century"/>
       <family val="1"/>
     </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="ＭＳ 明朝"/>
+      <family val="1"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="Century"/>
+      <family val="1"/>
+    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="28">
+  <borders count="30">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
@@ -2250,60 +2216,82 @@
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="54">
+  <cellXfs count="55">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -2455,67 +2443,71 @@
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="23" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="17" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="18" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="2" borderId="16" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="18" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="28" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="29" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 4" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
@@ -2793,170 +2785,170 @@
       <selection sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.8" x14ac:dyDescent="0.45"/>
   <cols>
     <col min="1" max="1" width="11.19921875" style="2" customWidth="1"/>
     <col min="2" max="3" width="38.19921875" style="2" customWidth="1"/>
     <col min="4" max="5" width="9" style="2"/>
     <col min="6" max="16384" width="9" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="16.2" x14ac:dyDescent="0.45">
       <c r="A1" s="38" t="s">
         <v>26</v>
       </c>
       <c r="B1" s="39"/>
       <c r="C1" s="39"/>
       <c r="D1" s="1"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
     </row>
     <row r="2" spans="1:7" ht="14.4" thickBot="1" x14ac:dyDescent="0.5">
       <c r="A2" s="1"/>
       <c r="B2" s="18"/>
       <c r="C2" s="5" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D2" s="18"/>
       <c r="E2" s="20"/>
       <c r="F2" s="20"/>
       <c r="G2" s="20"/>
     </row>
     <row r="3" spans="1:7" ht="14.4" thickBot="1" x14ac:dyDescent="0.5">
       <c r="A3" s="16"/>
       <c r="B3" s="14" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="6" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="1"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
     </row>
     <row r="4" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A4" s="15" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="8" t="s">
         <v>19</v>
       </c>
       <c r="D4" s="4"/>
       <c r="E4" s="3"/>
     </row>
     <row r="5" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A5" s="31" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="32" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="9"/>
       <c r="D5" s="4"/>
       <c r="E5" s="3"/>
     </row>
     <row r="6" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A6" s="31" t="s">
         <v>4</v>
       </c>
-      <c r="B6" s="51" t="s">
+      <c r="B6" s="50" t="s">
         <v>17</v>
       </c>
-      <c r="C6" s="52"/>
+      <c r="C6" s="51"/>
       <c r="D6" s="4"/>
       <c r="E6" s="3"/>
     </row>
     <row r="7" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A7" s="31" t="s">
         <v>5</v>
       </c>
-      <c r="B7" s="51" t="s">
+      <c r="B7" s="50" t="s">
         <v>15</v>
       </c>
-      <c r="C7" s="52"/>
+      <c r="C7" s="51"/>
       <c r="D7" s="4"/>
       <c r="E7" s="3"/>
     </row>
     <row r="8" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A8" s="31" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="37" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="C8" s="9" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D8" s="4"/>
       <c r="E8" s="3"/>
     </row>
     <row r="9" spans="1:7" ht="69" x14ac:dyDescent="0.45">
       <c r="A9" s="45" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="40" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="C9" s="41"/>
       <c r="D9" s="4" t="s">
         <v>29</v>
       </c>
       <c r="E9" s="3"/>
     </row>
     <row r="10" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A10" s="46"/>
       <c r="B10" s="4"/>
       <c r="C10" s="36" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="D10" s="19"/>
       <c r="E10" s="3"/>
     </row>
-    <row r="11" spans="1:7" ht="409.6" x14ac:dyDescent="0.45">
+    <row r="11" spans="1:7" ht="396" x14ac:dyDescent="0.45">
       <c r="A11" s="47" t="s">
         <v>8</v>
       </c>
-      <c r="B11" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C11" s="50"/>
+      <c r="B11" s="52" t="s">
+        <v>37</v>
+      </c>
+      <c r="C11" s="49"/>
       <c r="D11" s="18" t="s">
-        <v>30</v>
+        <v>39</v>
       </c>
       <c r="E11" s="3"/>
     </row>
     <row r="12" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A12" s="48"/>
-      <c r="B12" s="33" t="s">
-[...3 lines deleted...]
-        <v>31</v>
+      <c r="B12" s="53" t="s">
+        <v>38</v>
+      </c>
+      <c r="C12" s="54" t="s">
+        <v>30</v>
       </c>
       <c r="D12" s="5"/>
       <c r="E12" s="3"/>
     </row>
     <row r="13" spans="1:7" ht="13.95" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A13" s="31" t="s">
         <v>9</v>
       </c>
       <c r="B13" s="24" t="s">
         <v>25</v>
       </c>
       <c r="C13" s="25" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="30"/>
       <c r="E13" s="3"/>
     </row>
     <row r="14" spans="1:7" ht="26.4" x14ac:dyDescent="0.45">
       <c r="A14" s="31" t="s">
         <v>10</v>
       </c>
       <c r="B14" s="35" t="s">
         <v>28</v>
       </c>
       <c r="C14" s="34" t="s">
@@ -2998,51 +2990,51 @@
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.45">
       <c r="A18" s="13" t="s">
         <v>12</v>
       </c>
       <c r="B18" s="28" t="s">
         <v>16</v>
       </c>
       <c r="C18" s="29"/>
       <c r="D18" s="4"/>
       <c r="E18" s="3"/>
     </row>
     <row r="19" spans="1:5" ht="14.4" thickBot="1" x14ac:dyDescent="0.5">
       <c r="A19" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B19" s="11"/>
       <c r="C19" s="12"/>
       <c r="D19" s="4"/>
       <c r="E19" s="3"/>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.45">
       <c r="A20" s="1"/>
       <c r="B20" s="4"/>
       <c r="C20" s="33" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="D20" s="4"/>
       <c r="E20" s="3"/>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.45">
       <c r="B21" s="3"/>
       <c r="C21" s="3"/>
       <c r="D21" s="3"/>
       <c r="E21" s="3"/>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.45">
       <c r="B22" s="3"/>
       <c r="C22" s="3"/>
       <c r="D22" s="3"/>
       <c r="E22" s="3"/>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.45">
       <c r="B23" s="3"/>
       <c r="C23" s="3"/>
       <c r="D23" s="3"/>
       <c r="E23" s="3"/>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.45">
       <c r="B24" s="3"/>
       <c r="C24" s="3"/>