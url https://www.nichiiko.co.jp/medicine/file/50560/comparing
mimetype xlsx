--- v1 (2026-07-21)
+++ v2 (2026-08-12)
@@ -2,56 +2,56 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\soneda2561\Desktop\比較表改訂品目\比較表改訂\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\niknas01\data$\EigyouHonbu\学術部\di_g\00製品資料\120比較表\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F5F2FF7D-ADEB-4BDC-B6AF-0C6945D695CD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{43AEC43F-D704-4CEB-8505-9439FF721DA1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="1968" yWindow="2136" windowWidth="17280" windowHeight="10572" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="6060" yWindow="336" windowWidth="17280" windowHeight="10680" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="4291403A2122" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'4291403A2122'!$A$1:$C$20</definedName>
   </definedNames>
   <calcPr calcId="191029" calcMode="manual"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
@@ -712,1060 +712,1153 @@
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>円／</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Century"/>
         <family val="1"/>
       </rPr>
       <t>150mg15mL1</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>瓶</t>
     </r>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <r>
-[...996 lines deleted...]
-  <si>
     <t>【_は標準品のみ】</t>
     <rPh sb="3" eb="5">
       <t>ヒョウジュン</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>ヒン</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t xml:space="preserve">
 </t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <r>
+      <t>2026</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>7</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>月改訂</t>
+    </r>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>＜頭頸部癌，肺小細胞癌，睾丸腫瘍，子宮頸癌，悪性リンパ腫，非小細胞肺癌＞：省略
+＜卵巣癌＞
+（</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>）通常，成人にはカルボプラチンとして，</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>日</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>回</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>300</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>～</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>400mg/m</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>2</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>（体表面積）を点滴静注し，少なくとも</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>4</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>週間休薬する。これを</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>クールとし，投与を繰り返す。なお，投与量は，年齢，疾患，症状により適宜増減する。</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <u val="double"/>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>※（</t>
+    </r>
+    <r>
+      <rPr>
+        <u val="double"/>
+        <sz val="10"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>2</t>
+    </r>
+    <r>
+      <rPr>
+        <u val="double"/>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>）パクリタキセルとの併用において，通常，成人にはカルボプラチンとして，</t>
+    </r>
+    <r>
+      <rPr>
+        <u val="double"/>
+        <sz val="10"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <u val="double"/>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>日</t>
+    </r>
+    <r>
+      <rPr>
+        <u val="double"/>
+        <sz val="10"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <u val="double"/>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>回</t>
+    </r>
+    <r>
+      <rPr>
+        <u val="double"/>
+        <sz val="10"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>AUC6mg</t>
+    </r>
+    <r>
+      <rPr>
+        <u val="double"/>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>・</t>
+    </r>
+    <r>
+      <rPr>
+        <u val="double"/>
+        <sz val="10"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>min/mL</t>
+    </r>
+    <r>
+      <rPr>
+        <u val="double"/>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>相当量を腹腔内に注入し，少なくとも</t>
+    </r>
+    <r>
+      <rPr>
+        <u val="double"/>
+        <sz val="10"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>3</t>
+    </r>
+    <r>
+      <rPr>
+        <u val="double"/>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>週間休薬する。これを</t>
+    </r>
+    <r>
+      <rPr>
+        <u val="double"/>
+        <sz val="10"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <u val="double"/>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>クールとし，投与を繰り返す。なお，投与量は，患者の状態により適宜減ずる。</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t xml:space="preserve">
+＜乳癌＞
+（</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>）トラスツズマブ（遺伝子組換え）及びタキサン系抗悪性腫瘍剤との併用において，通常，成人にはカルボプラチンとして，</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>日</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>回</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>300</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>～</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>400mg/m</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>2</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>（体表面積）を投与し，少なくとも</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>3</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>週間休薬する。これを</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t xml:space="preserve">クールとし，投与を繰り返す。なお，投与量は，患者の状態により適宜減ずる。
+</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>（</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>2</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>）</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>PD-L1</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>陽性のホルモン受容体陰性かつ</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>HER2</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>陰性の手術不能又は再発乳癌に対するペムブロリズマブ（遺伝子組換え）及びゲムシタビン塩酸塩との併用において、通常、成人にはカルボプラチンとして、</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>日</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>回</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>AUC2mg</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>・</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>min/mL</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>相当量を投与する。週</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>回投与を</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>2</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>週連続し、</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>3</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>週目は休薬する。これを</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>クールとし、投与を繰り返す。なお、投与量は、患者の状態により適宜減ずる。
+（</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>3</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>）ホルモン受容体陰性かつ</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>HER2</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>陰性で再発高リスクの乳癌に対する術前薬物療法として、ペムブロリズマブ（遺伝子組換え）及びパクリタキセルとの併用において、通常、成人にはカルボプラチンとして、以下のいずれかの用法・用量で投与する。なお、投与量は、患者の状態により適宜減ずる。
+・</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>日</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>回</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>AUC5mg</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>･</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>min/mL</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>相当量を投与し、少なくとも</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>3</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>週間休薬する。これを</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>クールとし、</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>4</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>クールまで投与する。
+・</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>日</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>回</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>AUC1.5mg</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>･</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>min/mL</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>相当量を投与し、少なくとも</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>6</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>日間休薬する。週</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>回投与を</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>3</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>週連続し、これを</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>クールとし、</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>4</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>クールまで投与する。</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>＜小児悪性固形腫瘍（神経芽腫・網膜芽腫・肝芽腫・中枢神経系胚細胞腫瘍，再発又は難治性のユーイング肉腫ファミリー腫瘍・腎芽腫）に対する他の抗悪性腫瘍剤との併用療法＞
+（</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>）神経芽腫・肝芽腫・中枢神経系胚細胞腫瘍，再発又は難治性のユーイング肉腫ファミリー腫瘍・腎芽腫に対する他の抗悪性腫瘍剤との併用療法：省略
+（</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>2</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>）網膜芽腫に対する他の抗悪性腫瘍剤との併用療法：省略
+＜子宮体癌＞：省略　　　　　　　　　　　　＜効能共通＞：省略</t>
+    </r>
+    <rPh sb="37" eb="39">
+      <t>ショウリャク</t>
+    </rPh>
+    <rPh sb="41" eb="44">
+      <t>ランソウガンショウリャクショウリャクショウリャクコウノウキョウツウショウリャク</t>
+    </rPh>
     <phoneticPr fontId="2"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="20" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -1795,110 +1888,110 @@
       <b/>
       <sz val="11"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Century"/>
       <family val="1"/>
     </font>
     <font>
-      <sz val="10"/>
-[...4 lines deleted...]
-    <font>
       <b/>
       <sz val="14"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Century"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
-      <vertAlign val="superscript"/>
-[...4 lines deleted...]
-    <font>
       <u val="double"/>
       <sz val="10"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
+    </font>
+    <font>
+      <vertAlign val="superscript"/>
+      <sz val="10"/>
+      <name val="Century"/>
+      <family val="1"/>
     </font>
     <font>
       <u val="double"/>
       <sz val="10"/>
       <name val="Century"/>
       <family val="1"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
+      <name val="Century"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
       <name val="Century"/>
       <family val="1"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="30">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
@@ -2383,132 +2476,132 @@
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="19" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="2" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="2" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="16" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="29" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="28" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="16" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="23" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="17" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="18" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="2" borderId="18" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
-      <protection locked="0"/>
-[...6 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 4" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2772,235 +2865,235 @@
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet6"/>
   <dimension ref="A1:G46"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.8" x14ac:dyDescent="0.45"/>
   <cols>
     <col min="1" max="1" width="11.19921875" style="2" customWidth="1"/>
     <col min="2" max="3" width="38.19921875" style="2" customWidth="1"/>
     <col min="4" max="5" width="9" style="2"/>
     <col min="6" max="16384" width="9" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="16.2" x14ac:dyDescent="0.45">
-      <c r="A1" s="38" t="s">
+      <c r="A1" s="40" t="s">
         <v>26</v>
       </c>
-      <c r="B1" s="39"/>
-      <c r="C1" s="39"/>
+      <c r="B1" s="41"/>
+      <c r="C1" s="41"/>
       <c r="D1" s="1"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
     </row>
     <row r="2" spans="1:7" ht="14.4" thickBot="1" x14ac:dyDescent="0.5">
       <c r="A2" s="1"/>
       <c r="B2" s="18"/>
       <c r="C2" s="5" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D2" s="18"/>
       <c r="E2" s="20"/>
       <c r="F2" s="20"/>
       <c r="G2" s="20"/>
     </row>
     <row r="3" spans="1:7" ht="14.4" thickBot="1" x14ac:dyDescent="0.5">
       <c r="A3" s="16"/>
       <c r="B3" s="14" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="6" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="1"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
     </row>
     <row r="4" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A4" s="15" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="8" t="s">
         <v>19</v>
       </c>
       <c r="D4" s="4"/>
       <c r="E4" s="3"/>
     </row>
     <row r="5" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A5" s="31" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="32" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="9"/>
       <c r="D5" s="4"/>
       <c r="E5" s="3"/>
     </row>
     <row r="6" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A6" s="31" t="s">
         <v>4</v>
       </c>
-      <c r="B6" s="50" t="s">
+      <c r="B6" s="51" t="s">
         <v>17</v>
       </c>
-      <c r="C6" s="51"/>
+      <c r="C6" s="52"/>
       <c r="D6" s="4"/>
       <c r="E6" s="3"/>
     </row>
     <row r="7" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A7" s="31" t="s">
         <v>5</v>
       </c>
-      <c r="B7" s="50" t="s">
+      <c r="B7" s="51" t="s">
         <v>15</v>
       </c>
-      <c r="C7" s="51"/>
+      <c r="C7" s="52"/>
       <c r="D7" s="4"/>
       <c r="E7" s="3"/>
     </row>
     <row r="8" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A8" s="31" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="37" t="s">
         <v>34</v>
       </c>
       <c r="C8" s="9" t="s">
         <v>35</v>
       </c>
       <c r="D8" s="4"/>
       <c r="E8" s="3"/>
     </row>
     <row r="9" spans="1:7" ht="69" x14ac:dyDescent="0.45">
-      <c r="A9" s="45" t="s">
+      <c r="A9" s="47" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="40" t="s">
+      <c r="B9" s="42" t="s">
         <v>32</v>
       </c>
-      <c r="C9" s="41"/>
+      <c r="C9" s="43"/>
       <c r="D9" s="4" t="s">
         <v>29</v>
       </c>
       <c r="E9" s="3"/>
     </row>
     <row r="10" spans="1:7" x14ac:dyDescent="0.45">
-      <c r="A10" s="46"/>
+      <c r="A10" s="48"/>
       <c r="B10" s="4"/>
       <c r="C10" s="36" t="s">
         <v>33</v>
       </c>
       <c r="D10" s="19"/>
       <c r="E10" s="3"/>
     </row>
-    <row r="11" spans="1:7" ht="396" x14ac:dyDescent="0.45">
-      <c r="A11" s="47" t="s">
+    <row r="11" spans="1:7" ht="409.6" x14ac:dyDescent="0.45">
+      <c r="A11" s="49" t="s">
         <v>8</v>
       </c>
-      <c r="B11" s="52" t="s">
+      <c r="B11" s="53" t="s">
+        <v>39</v>
+      </c>
+      <c r="C11" s="54"/>
+      <c r="D11" s="18" t="s">
         <v>37</v>
       </c>
-      <c r="C11" s="49"/>
-[...2 lines deleted...]
-      </c>
       <c r="E11" s="3"/>
     </row>
     <row r="12" spans="1:7" x14ac:dyDescent="0.45">
-      <c r="A12" s="48"/>
-[...3 lines deleted...]
-      <c r="C12" s="54" t="s">
+      <c r="A12" s="50"/>
+      <c r="B12" s="39" t="s">
+        <v>36</v>
+      </c>
+      <c r="C12" s="38" t="s">
         <v>30</v>
       </c>
       <c r="D12" s="5"/>
       <c r="E12" s="3"/>
     </row>
     <row r="13" spans="1:7" ht="13.95" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A13" s="31" t="s">
         <v>9</v>
       </c>
       <c r="B13" s="24" t="s">
         <v>25</v>
       </c>
       <c r="C13" s="25" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="30"/>
       <c r="E13" s="3"/>
     </row>
     <row r="14" spans="1:7" ht="26.4" x14ac:dyDescent="0.45">
       <c r="A14" s="31" t="s">
         <v>10</v>
       </c>
       <c r="B14" s="35" t="s">
         <v>28</v>
       </c>
       <c r="C14" s="34" t="s">
         <v>27</v>
       </c>
       <c r="D14" s="30"/>
       <c r="E14" s="3"/>
     </row>
     <row r="15" spans="1:7" x14ac:dyDescent="0.45">
-      <c r="A15" s="42" t="s">
+      <c r="A15" s="44" t="s">
         <v>11</v>
       </c>
       <c r="B15" s="17" t="s">
         <v>18</v>
       </c>
       <c r="C15" s="21" t="s">
         <v>22</v>
       </c>
       <c r="D15" s="4"/>
       <c r="E15" s="3"/>
     </row>
     <row r="16" spans="1:7" x14ac:dyDescent="0.45">
-      <c r="A16" s="43"/>
+      <c r="A16" s="45"/>
       <c r="B16" s="26"/>
       <c r="C16" s="27"/>
       <c r="D16" s="4"/>
       <c r="E16" s="3"/>
     </row>
     <row r="17" spans="1:5" ht="27" thickBot="1" x14ac:dyDescent="0.5">
-      <c r="A17" s="44"/>
+      <c r="A17" s="46"/>
       <c r="B17" s="22" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="23" t="s">
         <v>24</v>
       </c>
       <c r="D17" s="4"/>
       <c r="E17" s="3"/>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.45">
       <c r="A18" s="13" t="s">
         <v>12</v>
       </c>
       <c r="B18" s="28" t="s">
         <v>16</v>
       </c>
       <c r="C18" s="29"/>
       <c r="D18" s="4"/>
       <c r="E18" s="3"/>
     </row>
     <row r="19" spans="1:5" ht="14.4" thickBot="1" x14ac:dyDescent="0.5">
       <c r="A19" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B19" s="11"/>