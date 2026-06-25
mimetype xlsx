--- v0 (2026-05-10)
+++ v1 (2026-06-25)
@@ -5,62 +5,62 @@
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\soneda2561\Desktop\4月以降公開_新薬価など\新薬価\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\soneda2561\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7C53F1A9-DD46-4268-8380-416F8302AE31}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{43A6AB84-E454-421C-811D-2763095C9E2D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="1440" yWindow="1920" windowWidth="21600" windowHeight="13356" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="2100" yWindow="3804" windowWidth="17280" windowHeight="10680" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="3999028F1zzz" sheetId="1" r:id="rId1"/>
+    <sheet name="3999028F1068" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'3999028F1zzz'!$A$1:$C$20</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'3999028F1068'!$A$1:$C$20</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="37">
   <si>
     <t>製品別比較表（標準品との比較）（案）</t>
@@ -1312,83 +1312,112 @@
         <charset val="128"/>
       </rPr>
       <t>円／</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Century"/>
         <family val="1"/>
       </rPr>
       <t>12.5mg1</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>錠</t>
     </r>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <r>
+      <t>924.10</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>円／</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>12.5mg1</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>錠</t>
+    </r>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <r>
       <t>2026</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Century"/>
         <family val="1"/>
       </rPr>
-      <t>4</t>
+      <t>6</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
-      <t>月改訂</t>
-[...5 lines deleted...]
-      <t>ヤッカキジュンミシュウサイ</t>
+      <t>月作成</t>
+    </r>
+    <rPh sb="7" eb="9">
+      <t>サクセイ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="17" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
@@ -1842,51 +1871,51 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="52">
+  <cellXfs count="51">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="18" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -2043,54 +2072,50 @@
     <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="15" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="24" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="2" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 4" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
@@ -2602,51 +2627,51 @@
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.8" x14ac:dyDescent="0.45"/>
   <cols>
     <col min="1" max="1" width="10.796875" style="2" customWidth="1"/>
     <col min="2" max="3" width="38.296875" style="2" customWidth="1"/>
     <col min="4" max="5" width="9" style="2"/>
     <col min="6" max="16384" width="9" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="16.2" x14ac:dyDescent="0.45">
       <c r="A1" s="37" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="38"/>
       <c r="C1" s="38"/>
       <c r="D1" s="1"/>
     </row>
     <row r="2" spans="1:5" ht="14.4" thickBot="1" x14ac:dyDescent="0.5">
       <c r="A2" s="1"/>
       <c r="B2" s="29"/>
       <c r="C2" s="31" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D2" s="29"/>
       <c r="E2" s="30"/>
     </row>
     <row r="3" spans="1:5" ht="14.4" thickBot="1" x14ac:dyDescent="0.5">
       <c r="A3" s="5"/>
       <c r="B3" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="7" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="1"/>
     </row>
     <row r="4" spans="1:5" x14ac:dyDescent="0.45">
       <c r="A4" s="8" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C4" s="10" t="s">
         <v>17</v>
       </c>
       <c r="D4" s="4"/>
@@ -2667,52 +2692,52 @@
       <c r="A6" s="11" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="49" t="s">
         <v>23</v>
       </c>
       <c r="C6" s="50"/>
       <c r="D6" s="4"/>
       <c r="E6" s="3"/>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.45">
       <c r="A7" s="11" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="49" t="s">
         <v>24</v>
       </c>
       <c r="C7" s="50"/>
       <c r="D7" s="4"/>
       <c r="E7" s="3"/>
     </row>
     <row r="8" spans="1:5" x14ac:dyDescent="0.45">
       <c r="A8" s="11" t="s">
         <v>7</v>
       </c>
-      <c r="B8" s="51" t="s">
-        <v>36</v>
+      <c r="B8" s="12" t="s">
+        <v>35</v>
       </c>
       <c r="C8" s="13" t="s">
         <v>34</v>
       </c>
       <c r="D8" s="4"/>
       <c r="E8" s="3"/>
     </row>
     <row r="9" spans="1:5" ht="27.6" x14ac:dyDescent="0.45">
       <c r="A9" s="41" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="39" t="s">
         <v>21</v>
       </c>
       <c r="C9" s="40"/>
       <c r="D9" s="4" t="s">
         <v>18</v>
       </c>
       <c r="E9" s="3"/>
     </row>
     <row r="10" spans="1:5" x14ac:dyDescent="0.45">
       <c r="A10" s="44"/>
       <c r="B10" s="16"/>
       <c r="C10" s="32" t="s">
         <v>25</v>
@@ -3040,46 +3065,46 @@
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>3999028F1zzz</vt:lpstr>
-      <vt:lpstr>'3999028F1zzz'!Print_Area</vt:lpstr>
+      <vt:lpstr>3999028F1068</vt:lpstr>
+      <vt:lpstr>'3999028F1068'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>日医工株式会社</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>製品別比較表</dc:title>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>